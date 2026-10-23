--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -17,327 +17,327 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...8 lines deleted...]
-    <t>Вадим Сухарев</t>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>53.64</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>1:00.52</t>
+  </si>
+  <si>
+    <t>53.18</t>
+  </si>
+  <si>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
   <si>
     <t>54.21</t>
   </si>
   <si>
-    <t>Артур Хамзин</t>
+    <t>Artur Khamzin</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...8 lines deleted...]
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>1:09.31</t>
   </si>
   <si>
     <t>1:01.59</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>1:11.73</t>
+  </si>
+  <si>
+    <t>1:05.75</t>
+  </si>
+  <si>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...8 lines deleted...]
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
-    <t>1:16.12</t>
-[...2 lines deleted...]
-    <t>Михаил Игнатьев</t>
+    <t>1:11.87</t>
+  </si>
+  <si>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>1:31.29</t>
   </si>
   <si>
     <t>1:29.50</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Никита Шихалиев</t>
+    <t>Nikita Shihaliev</t>
   </si>
   <si>
     <t>1:36.56</t>
   </si>
   <si>
     <t>1:29.69</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>1:40.82</t>
   </si>
   <si>
     <t>1:24.06</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
-[...8 lines deleted...]
-    <t>Иван Смирнов</t>
+    <t>Gabriella Ivakhnitskaya</t>
+  </si>
+  <si>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
+  </si>
+  <si>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>1:51.20</t>
   </si>
   <si>
     <t>1:31.58</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>2:06.44</t>
   </si>
   <si>
     <t>1:56.26</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>2:29.62</t>
   </si>
   <si>
     <t>2:15.02</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
   </si>
   <si>
-    <t>Тимофей Антонов</t>
+    <t>Timofey Antonov</t>
   </si>
   <si>
     <t>2:17.33</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
-    <t>Давид Меликян</t>
-[...11 lines deleted...]
-    <t>Тамир Цховребов</t>
+    <t>David Melikyan</t>
+  </si>
+  <si>
+    <t>3:54.39</t>
+  </si>
+  <si>
+    <t>Stepan Zverev</t>
+  </si>
+  <si>
+    <t>Tamerlan Selivanov</t>
+  </si>
+  <si>
+    <t>Tamir Tscovrebov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>