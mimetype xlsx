--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -12,100 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
     <t>1.03</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>2.88</t>
+    <t>2.82</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>3.24</t>
   </si>
   <si>
     <t>2.03</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>3.51</t>
+  </si>
+  <si>
+    <t>2.42</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.75</t>
   </si>
   <si>
     <t>1.90</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.97</t>
   </si>
   <si>
     <t>2.36</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>2.57</t>
@@ -131,95 +140,95 @@
   <si>
     <t>4.67</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>Никита Янукович</t>
   </si>
   <si>
     <t>4.94</t>
   </si>
   <si>
     <t>3.39</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>5.46</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>5.63</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>6.17</t>
+    <t>5.77</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>6.27</t>
+  </si>
+  <si>
+    <t>3.71</t>
+  </si>
+  <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>6.34</t>
   </si>
   <si>
     <t>3.52</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.68</t>
@@ -260,264 +269,258 @@
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>7.04</t>
   </si>
   <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>7.08</t>
   </si>
   <si>
     <t>4.06</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>7.23</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>7.26</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>7.64</t>
+  </si>
+  <si>
+    <t>4.78</t>
+  </si>
+  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>7.81</t>
   </si>
   <si>
     <t>3.57</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>8.05</t>
   </si>
   <si>
-    <t>4.80</t>
+    <t>4.44</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>9.29</t>
   </si>
   <si>
     <t>4.91</t>
   </si>
   <si>
     <t>Варвара Андреева</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>7.54</t>
   </si>
   <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
+    <t>8.12</t>
+  </si>
+  <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>5.91</t>
   </si>
   <si>
+    <t>Андрей Черепанов</t>
+  </si>
+  <si>
+    <t>10.71</t>
+  </si>
+  <si>
+    <t>8.33</t>
+  </si>
+  <si>
     <t>Степан Дементьев</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
     <t>8.74</t>
   </si>
   <si>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>11.51</t>
+  </si>
+  <si>
+    <t>3.53</t>
+  </si>
+  <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
-    <t>11.51</t>
-[...1 lines deleted...]
-  <si>
     <t>5.47</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...16 lines deleted...]
-  <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>12.73</t>
   </si>
   <si>
-    <t>8.02</t>
+    <t>7.25</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.16</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
-    <t>Андрей Черепанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>13.75</t>
   </si>
   <si>
     <t>9.89</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>14.04</t>
   </si>
   <si>
     <t>9.42</t>
   </si>
   <si>
     <t>Георгий Семенов</t>
   </si>
   <si>
-    <t>16.86</t>
+    <t>15.14</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
     <t>17.39</t>
   </si>
   <si>
     <t>12.65</t>
   </si>
   <si>
     <t>Геворг Мкртчян</t>
   </si>
   <si>
     <t>17.66</t>
   </si>
   <si>
     <t>15.38</t>
   </si>
   <si>
+    <t>Александр Зингер</t>
+  </si>
+  <si>
+    <t>18.30</t>
+  </si>
+  <si>
+    <t>9.24</t>
+  </si>
+  <si>
     <t>Яромир Новиков</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>13.92</t>
   </si>
   <si>
     <t>Тамир Цховребов</t>
   </si>
   <si>
     <t>21.67</t>
   </si>
   <si>
     <t>19.06</t>
-  </si>
-[...1 lines deleted...]
-    <t>Александр Зингер</t>
   </si>
   <si>
     <t>Тамерлан Селиванов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -968,65 +971,65 @@
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
@@ -1167,149 +1170,149 @@
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>91</v>
@@ -1444,191 +1447,199 @@
         <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D42" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>123</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>125</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>128</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
+        <v>131</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
+        <v>134</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="D47" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
+        <v>137</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
+        <v>140</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="D49" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
+        <v>143</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C50" s="1" t="s">
+      <c r="D50" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
+        <v>146</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
+        <v>149</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="D52" t="s">
         <v>151</v>
       </c>
-      <c r="D52" t="s">
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="s">
         <v>152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B53" t="s">
+      <c r="C53" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C53" s="1"/>
+      <c r="D53" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C54" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>