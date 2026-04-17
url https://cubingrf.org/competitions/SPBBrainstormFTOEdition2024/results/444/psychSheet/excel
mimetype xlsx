--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -110,69 +110,69 @@
   <si>
     <t>30.19</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>39.63</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
-    <t>43.91</t>
+    <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.30</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
-    <t>45.70</t>
+    <t>44.61</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>