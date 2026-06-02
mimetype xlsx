--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -32,152 +32,152 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
+    <t>23.72</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>31.07</t>
-[...2 lines deleted...]
-    <t>27.36</t>
+    <t>30.87</t>
+  </si>
+  <si>
+    <t>26.80</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>39.63</t>
+    <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>43.49</t>
+  </si>
+  <si>
+    <t>36.87</t>
+  </si>
+  <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>44.30</t>
+    <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
@@ -209,54 +209,54 @@
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
     <t>44.38</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
-    <t>54.40</t>
-[...2 lines deleted...]
-    <t>48.45</t>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>1:00.40</t>
   </si>
@@ -284,51 +284,51 @@
   <si>
     <t>Илья Крутов</t>
   </si>
   <si>
     <t>1:15.00</t>
   </si>
   <si>
     <t>1:06.22</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
+    <t>1:20.35</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>1:35.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>