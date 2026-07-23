--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -17,321 +17,321 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...2 lines deleted...]
-    <t>43.49</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
+    <t>Lev Yakimenko</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Александр Хренов</t>
+    <t>Aleksandr Hrenov</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
     <t>44.38</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>53.87</t>
   </si>
   <si>
     <t>48.28</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Вера Горина</t>
+    <t>Vera Gorina</t>
   </si>
   <si>
     <t>1:00.40</t>
   </si>
   <si>
     <t>49.91</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Илья Крутов</t>
+    <t>Ilia Krutov</t>
   </si>
   <si>
     <t>1:15.00</t>
   </si>
   <si>
     <t>1:06.22</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Пётр Шипицин</t>
+    <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>1:35.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>