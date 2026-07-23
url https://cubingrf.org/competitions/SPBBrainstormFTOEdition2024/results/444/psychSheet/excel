--- v4 (2026-07-23)
+++ v5 (2026-07-23)
@@ -17,321 +17,321 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
-    <t>Lev Maslov</t>
+    <t>Лев Маслов</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
+    <t>Макар Тихонов</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
+    <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
-    <t>Georgii Isanov</t>
+    <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Vasilii Nikolashin</t>
+    <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Aleksandr Hrenov</t>
+    <t>Александр Хренов</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
     <t>44.38</t>
   </si>
   <si>
-    <t>Artemiy Stukarchuk</t>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>53.87</t>
   </si>
   <si>
     <t>48.28</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Vera Gorina</t>
+    <t>Вера Горина</t>
   </si>
   <si>
     <t>1:00.40</t>
   </si>
   <si>
     <t>49.91</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Ilia Krutov</t>
+    <t>Илья Крутов</t>
   </si>
   <si>
     <t>1:15.00</t>
   </si>
   <si>
     <t>1:06.22</t>
   </si>
   <si>
-    <t>Nikita Kuznetsov</t>
+    <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Petr Shipitsin</t>
+    <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>1:35.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>