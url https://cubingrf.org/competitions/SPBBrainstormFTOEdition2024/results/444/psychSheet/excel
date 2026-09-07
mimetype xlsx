--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -17,321 +17,321 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...2 lines deleted...]
-    <t>29.49</t>
+    <t>Andrey Panov</t>
+  </si>
+  <si>
+    <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
-[...2 lines deleted...]
-    <t>Максим Аммосов</t>
+    <t>28.99</t>
+  </si>
+  <si>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
+    <t>Makar Tihonov</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
+    <t>Lev Yakimenko</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Ekaterina Soboleva</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Александр Хренов</t>
+    <t>Aleksandr Hrenov</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
-    <t>44.38</t>
-[...2 lines deleted...]
-    <t>Артемий Стукарчук</t>
+    <t>42.23</t>
+  </si>
+  <si>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...8 lines deleted...]
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Вера Горина</t>
+    <t>Vera Gorina</t>
   </si>
   <si>
     <t>1:00.40</t>
   </si>
   <si>
     <t>49.91</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Илья Крутов</t>
+    <t>Ilia Krutov</t>
   </si>
   <si>
     <t>1:15.00</t>
   </si>
   <si>
     <t>1:06.22</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Пётр Шипицин</t>
+    <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>1:35.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>