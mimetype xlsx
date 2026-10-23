--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -167,51 +167,51 @@
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>6:53.05</t>
   </si>
   <si>
     <t>6:22.07</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>7:19.82</t>
   </si>
   <si>
     <t>6:47.67</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>7:52.12</t>
   </si>
   <si>
-    <t>7:16.54</t>
+    <t>7:03.22</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9:18.44</t>
   </si>
   <si>
     <t>8:21.29</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>8:50.14</t>
   </si>