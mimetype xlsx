--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -29,78 +29,78 @@
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>2:24.68</t>
-[...2 lines deleted...]
-    <t>2:16.59</t>
+    <t>2:19.85</t>
+  </si>
+  <si>
+    <t>2:12.63</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:31.49</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>2:46.53</t>
+    <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>