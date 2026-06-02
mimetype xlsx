--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -17,234 +17,234 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>2:19.85</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:31.49</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>3:08.00</t>
   </si>
   <si>
     <t>3:00.95</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>3:12.75</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
     <t>3:32.18</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>4:18.15</t>
   </si>
   <si>
     <t>4:07.24</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>5:30.66</t>
   </si>
   <si>
     <t>5:05.46</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>5:45.66</t>
   </si>
   <si>
     <t>5:15.87</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>6:48.99</t>
   </si>
   <si>
     <t>6:03.75</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>6:53.05</t>
   </si>
   <si>
     <t>6:22.07</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>7:19.82</t>
   </si>
   <si>
     <t>6:47.67</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>7:52.12</t>
   </si>
   <si>
     <t>7:16.54</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>9:18.44</t>
   </si>
   <si>
     <t>8:21.29</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>8:50.14</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
-[...5 lines deleted...]
-    <t>Никита Кузнецов</t>
+    <t>Artemiy Stukarchuk</t>
+  </si>
+  <si>
+    <t>Ilia Krutov</t>
+  </si>
+  <si>
+    <t>Nikita Kuznetsov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -567,51 +567,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>