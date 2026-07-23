--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -12,239 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2:19.85</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
-    <t>Georgii Isanov</t>
+    <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
-    <t>2:31.49</t>
-[...2 lines deleted...]
-    <t>Nikita Popkov</t>
+    <t>2:25.43</t>
+  </si>
+  <si>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
-    <t>Lev Maslov</t>
+    <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>3:08.00</t>
   </si>
   <si>
     <t>3:00.95</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>3:12.75</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
-    <t>3:32.18</t>
-[...11 lines deleted...]
-    <t>Anastasiya Maykova</t>
+    <t>3:26.88</t>
+  </si>
+  <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>4:02.70</t>
+  </si>
+  <si>
+    <t>3:53.57</t>
+  </si>
+  <si>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>5:30.66</t>
   </si>
   <si>
     <t>5:05.46</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5:45.66</t>
   </si>
   <si>
     <t>5:15.87</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>6:48.99</t>
   </si>
   <si>
     <t>6:03.75</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>6:53.05</t>
   </si>
   <si>
     <t>6:22.07</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>7:19.82</t>
   </si>
   <si>
     <t>6:47.67</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>7:52.12</t>
   </si>
   <si>
     <t>7:16.54</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9:18.44</t>
   </si>
   <si>
     <t>8:21.29</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>8:50.14</t>
   </si>
   <si>
-    <t>Artemiy Stukarchuk</t>
-[...5 lines deleted...]
-    <t>Nikita Kuznetsov</t>
+    <t>Никита Кузнецов</t>
+  </si>
+  <si>
+    <t>9:38.59</t>
+  </si>
+  <si>
+    <t>Артемий Стукарчук</t>
+  </si>
+  <si>
+    <t>Илья Крутов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -567,51 +570,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -851,64 +854,70 @@
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
+      <c r="A21">
+        <v>20</v>
+      </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="1"/>
+      <c r="D21" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" s="1"/>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>