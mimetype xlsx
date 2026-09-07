--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -29,114 +29,114 @@
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>2:19.85</t>
+    <t>2:18.95</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:25.43</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>2:55.00</t>
-[...2 lines deleted...]
-    <t>2:45.19</t>
+    <t>2:47.29</t>
+  </si>
+  <si>
+    <t>2:36.64</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>3:08.00</t>
   </si>
   <si>
     <t>3:00.95</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>3:12.75</t>
+    <t>3:12.48</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
     <t>3:26.88</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:02.70</t>
   </si>
   <si>
     <t>3:53.57</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
@@ -197,51 +197,51 @@
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9:18.44</t>
   </si>
   <si>
     <t>8:21.29</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>8:50.14</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
-    <t>9:38.59</t>
+    <t>9:28.39</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>Илья Крутов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>