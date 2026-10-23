--- v4 (2026-08-24)
+++ v5 (2026-10-23)
@@ -80,72 +80,72 @@
   <si>
     <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>2:24.59</t>
+    <t>2:15.13</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>5:16.39</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>Егор Владимиров</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>