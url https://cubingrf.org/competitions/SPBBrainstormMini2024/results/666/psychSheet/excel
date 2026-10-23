--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -38,54 +38,54 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:49.75</t>
   </si>
   <si>
     <t>1:41.36</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2:09.92</t>
   </si>
   <si>
     <t>1:59.19</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>2:21.79</t>
   </si>
@@ -95,114 +95,114 @@
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>2:24.35</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>3:48.62</t>
   </si>
   <si>
     <t>3:26.90</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>3:49.40</t>
   </si>
   <si>
     <t>3:38.03</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>4:15.92</t>
   </si>
   <si>
     <t>3:48.79</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>4:21.51</t>
+  </si>
+  <si>
+    <t>4:11.83</t>
+  </si>
+  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>4:34.78</t>
   </si>
   <si>
     <t>4:15.89</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>4:37.39</t>
   </si>
   <si>
     <t>4:03.31</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:15.97</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>4:46.91</t>
   </si>
   <si>
     <t>4:25.95</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>5:08.08</t>
   </si>
   <si>
     <t>4:50.67</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:16.92</t>
   </si>