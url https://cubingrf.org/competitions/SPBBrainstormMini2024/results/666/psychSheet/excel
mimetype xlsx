--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -29,117 +29,117 @@
     <sheet name="666" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>1:32.99</t>
-[...2 lines deleted...]
-    <t>1:27.13</t>
+    <t>1:29.75</t>
+  </si>
+  <si>
+    <t>1:24.82</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:53.20</t>
-[...2 lines deleted...]
-    <t>1:47.25</t>
+    <t>1:45.21</t>
+  </si>
+  <si>
+    <t>1:34.62</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
-    <t>1:53.25</t>
-[...2 lines deleted...]
-    <t>1:43.19</t>
+    <t>1:50.29</t>
+  </si>
+  <si>
+    <t>1:41.36</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2:09.92</t>
   </si>
   <si>
     <t>1:59.19</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>2:21.79</t>
   </si>
   <si>
     <t>2:15.98</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>2:29.30</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:42.41</t>
   </si>
   <si>
-    <t>2:36.82</t>
+    <t>2:35.35</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>3:48.62</t>
   </si>
   <si>
     <t>3:26.90</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>3:49.40</t>
   </si>
@@ -161,75 +161,75 @@
   <si>
     <t>4:34.78</t>
   </si>
   <si>
     <t>4:15.89</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>4:38.11</t>
   </si>
   <si>
     <t>4:15.97</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>4:46.91</t>
   </si>
   <si>
     <t>4:25.95</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>4:57.37</t>
+  </si>
+  <si>
+    <t>4:25.85</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>5:08.08</t>
   </si>
   <si>
     <t>4:50.67</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:16.92</t>
   </si>
   <si>
     <t>5:04.25</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:43.12</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>5:39.58</t>
   </si>
   <si>
     <t>5:30.13</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>