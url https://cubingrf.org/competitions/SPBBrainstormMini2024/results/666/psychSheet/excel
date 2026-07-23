--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -32,114 +32,114 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
-    <t>1:24.82</t>
+    <t>1:24.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:45.21</t>
   </si>
   <si>
     <t>1:34.62</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:50.29</t>
   </si>
   <si>
     <t>1:41.36</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2:09.92</t>
   </si>
   <si>
     <t>1:59.19</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>2:21.79</t>
   </si>
   <si>
     <t>2:15.98</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>2:29.30</t>
+    <t>2:24.35</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>2:42.41</t>
-[...2 lines deleted...]
-    <t>2:35.35</t>
+    <t>2:40.44</t>
+  </si>
+  <si>
+    <t>2:33.57</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>3:48.62</t>
   </si>
   <si>
     <t>3:26.90</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>3:49.40</t>
   </si>
@@ -164,51 +164,51 @@
   <si>
     <t>4:15.89</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>4:38.11</t>
   </si>
   <si>
     <t>4:15.97</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>4:46.91</t>
   </si>
   <si>
     <t>4:25.95</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>4:57.37</t>
+    <t>4:51.92</t>
   </si>
   <si>
     <t>4:25.85</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>5:08.08</t>
   </si>
   <si>
     <t>4:50.67</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:16.92</t>
   </si>
   <si>
     <t>5:04.25</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>