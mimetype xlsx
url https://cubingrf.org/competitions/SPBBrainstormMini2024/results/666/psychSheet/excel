--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -38,180 +38,180 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:45.21</t>
+    <t>1:39.55</t>
   </si>
   <si>
     <t>1:34.62</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
-    <t>1:50.29</t>
+    <t>1:49.75</t>
   </si>
   <si>
     <t>1:41.36</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2:09.92</t>
   </si>
   <si>
     <t>1:59.19</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>2:21.79</t>
   </si>
   <si>
     <t>2:15.98</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>2:24.35</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>2:40.44</t>
-[...2 lines deleted...]
-    <t>2:33.57</t>
+    <t>2:38.97</t>
+  </si>
+  <si>
+    <t>2:29.42</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>3:48.62</t>
   </si>
   <si>
     <t>3:26.90</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>3:49.40</t>
   </si>
   <si>
     <t>3:38.03</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>4:15.92</t>
   </si>
   <si>
     <t>3:48.79</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>4:34.78</t>
   </si>
   <si>
     <t>4:15.89</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>4:37.39</t>
+  </si>
+  <si>
+    <t>4:03.31</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>4:38.11</t>
   </si>
   <si>
     <t>4:15.97</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>4:46.91</t>
   </si>
   <si>
     <t>4:25.95</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:25.85</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>5:08.08</t>
   </si>
   <si>
     <t>4:50.67</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:16.92</t>
   </si>
   <si>
     <t>5:04.25</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>5:39.58</t>
   </si>