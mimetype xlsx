--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -38,207 +38,207 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>16.21</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>18.40</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>20.78</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>21.79</t>
+  </si>
+  <si>
+    <t>16.62</t>
+  </si>
+  <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>22.22</t>
+  </si>
+  <si>
+    <t>14.97</t>
+  </si>
+  <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>22.60</t>
   </si>
   <si>
     <t>16.90</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>33.24</t>
   </si>
   <si>
-    <t>27.25</t>
+    <t>26.08</t>
+  </si>
+  <si>
+    <t>Мирон Седельников</t>
+  </si>
+  <si>
+    <t>33.61</t>
+  </si>
+  <si>
+    <t>25.57</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>41.55</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>44.29</t>
+    <t>43.85</t>
   </si>
   <si>
     <t>23.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>37.21</t>
   </si>
   <si>
     <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
     <t>38.21</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>1:06.75</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>1:07.31</t>
   </si>