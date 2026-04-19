--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -17,255 +17,255 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Владимир Филин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
-    <t>6.55</t>
-[...5 lines deleted...]
-    <t>9.82</t>
+    <t>6.10</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
+    <t>Lev Yakimenko</t>
   </si>
   <si>
     <t>17.76</t>
   </si>
   <si>
     <t>14.47</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>20.78</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>17.21</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>21.97</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>22.60</t>
   </si>
   <si>
     <t>16.90</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...2 lines deleted...]
-    <t>25.33</t>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>25.02</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>27.99</t>
   </si>
   <si>
     <t>14.97</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>33.24</t>
   </si>
   <si>
     <t>27.25</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...2 lines deleted...]
-    <t>43.21</t>
+    <t>Diana Murnik</t>
+  </si>
+  <si>
+    <t>41.55</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>44.29</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
-    <t>Мирон Седельников</t>
+    <t>Miron Sedelnikov</t>
   </si>
   <si>
     <t>45.81</t>
   </si>
   <si>
     <t>37.21</t>
   </si>
   <si>
-    <t>Григорий Фрейдин</t>
+    <t>Grigoriy Freydin</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
     <t>38.21</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>1:06.75</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>1:07.31</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Ian Gorev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>