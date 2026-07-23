--- v1 (2026-04-19)
+++ v2 (2026-07-23)
@@ -110,81 +110,81 @@
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>20.78</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
     <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>17.21</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
-    <t>21.97</t>
+    <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>22.60</t>
   </si>
   <si>
     <t>16.90</t>
   </si>
   <si>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>23.46</t>
+  </si>
+  <si>
+    <t>16.62</t>
+  </si>
+  <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
-  </si>
-[...7 lines deleted...]
-    <t>16.62</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>27.99</t>
   </si>
   <si>
     <t>14.97</t>
   </si>
   <si>
     <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>33.24</t>
   </si>