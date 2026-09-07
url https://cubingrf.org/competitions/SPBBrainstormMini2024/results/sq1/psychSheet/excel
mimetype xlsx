--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,255 +17,255 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Vladimir Filin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
+    <t>Лев Якименко</t>
   </si>
   <si>
     <t>17.76</t>
   </si>
   <si>
-    <t>14.47</t>
-[...2 lines deleted...]
-    <t>Vyacheslav Sizov</t>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
-    <t>Nikolay Podobayev</t>
+    <t>Максим Милосердов</t>
+  </si>
+  <si>
+    <t>18.40</t>
+  </si>
+  <si>
+    <t>14.22</t>
+  </si>
+  <si>
+    <t>Николай Подобаев</t>
   </si>
   <si>
     <t>20.78</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
-    <t>Maksim Miloserdov</t>
-[...8 lines deleted...]
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>22.60</t>
   </si>
   <si>
     <t>16.90</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>27.99</t>
   </si>
   <si>
     <t>14.97</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>33.24</t>
   </si>
   <si>
     <t>27.25</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>41.55</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>44.29</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
-    <t>Miron Sedelnikov</t>
+    <t>Мирон Седельников</t>
   </si>
   <si>
     <t>45.81</t>
   </si>
   <si>
     <t>37.21</t>
   </si>
   <si>
-    <t>Grigoriy Freydin</t>
+    <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
     <t>38.21</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>1:06.75</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>1:07.31</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>