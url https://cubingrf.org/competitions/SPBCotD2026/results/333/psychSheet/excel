--- v4 (2026-09-16)
+++ v5 (2026-11-02)
@@ -35,68 +35,68 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>7.07</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
     <t>Владимир Филин</t>
@@ -104,741 +104,741 @@
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>8.19</t>
+  </si>
+  <si>
+    <t>6.55</t>
+  </si>
+  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
     <t>7.17</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>8.53</t>
+  </si>
+  <si>
+    <t>7.44</t>
+  </si>
+  <si>
+    <t>Павел Галактионов</t>
+  </si>
+  <si>
+    <t>8.58</t>
+  </si>
+  <si>
+    <t>6.27</t>
+  </si>
+  <si>
+    <t>Дмитрий Шевченко</t>
+  </si>
+  <si>
+    <t>8.73</t>
+  </si>
+  <si>
+    <t>7.54</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>8.95</t>
+  </si>
+  <si>
+    <t>6.93</t>
+  </si>
+  <si>
+    <t>Максим Аммосов</t>
+  </si>
+  <si>
+    <t>9.22</t>
+  </si>
+  <si>
+    <t>7.56</t>
+  </si>
+  <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>9.47</t>
+  </si>
+  <si>
+    <t>7.40</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>9.55</t>
+  </si>
+  <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>9.75</t>
+  </si>
+  <si>
+    <t>7.57</t>
+  </si>
+  <si>
+    <t>Максим Милосердов</t>
+  </si>
+  <si>
+    <t>9.78</t>
+  </si>
+  <si>
+    <t>Мстислав Слабинский</t>
+  </si>
+  <si>
+    <t>9.81</t>
+  </si>
+  <si>
+    <t>8.55</t>
+  </si>
+  <si>
+    <t>Александр Черкасов</t>
+  </si>
+  <si>
+    <t>9.90</t>
+  </si>
+  <si>
+    <t>8.18</t>
+  </si>
+  <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>9.93</t>
+  </si>
+  <si>
+    <t>8.64</t>
+  </si>
+  <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>10.26</t>
+  </si>
+  <si>
+    <t>7.05</t>
+  </si>
+  <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>10.29</t>
+  </si>
+  <si>
+    <t>7.41</t>
+  </si>
+  <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>10.31</t>
+  </si>
+  <si>
+    <t>7.80</t>
+  </si>
+  <si>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>10.33</t>
+  </si>
+  <si>
+    <t>9.17</t>
+  </si>
+  <si>
+    <t>Максим Демченко</t>
+  </si>
+  <si>
+    <t>10.37</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
-    <t>6.55</t>
-[...139 lines deleted...]
-  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>10.65</t>
   </si>
   <si>
     <t>8.66</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>10.72</t>
   </si>
   <si>
     <t>9.26</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
-    <t>9.51</t>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>Ростислав Бурков</t>
+  </si>
+  <si>
+    <t>11.23</t>
+  </si>
+  <si>
+    <t>9.89</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
-    <t>9.84</t>
-[...8 lines deleted...]
-    <t>9.89</t>
+    <t>9.40</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>11.48</t>
   </si>
   <si>
     <t>8.17</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...5 lines deleted...]
-    <t>7.80</t>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>11.79</t>
+  </si>
+  <si>
+    <t>9.86</t>
+  </si>
+  <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>11.83</t>
+  </si>
+  <si>
+    <t>10.92</t>
+  </si>
+  <si>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>12.06</t>
+  </si>
+  <si>
+    <t>9.37</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>12.09</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
+    <t>Кирилл Притула</t>
+  </si>
+  <si>
+    <t>12.22</t>
+  </si>
+  <si>
+    <t>10.36</t>
+  </si>
+  <si>
     <t>Никита Янукович</t>
   </si>
   <si>
     <t>12.31</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
+    <t>Елисей Никитин</t>
+  </si>
+  <si>
+    <t>12.33</t>
+  </si>
+  <si>
+    <t>10.32</t>
+  </si>
+  <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>12.36</t>
   </si>
   <si>
     <t>9.87</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>9.67</t>
   </si>
   <si>
-    <t>Владислав Овсяников</t>
-[...25 lines deleted...]
-  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...13 lines deleted...]
-  <si>
     <t>Муса Идрисов</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>Павел Тресков</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>13.85</t>
   </si>
   <si>
     <t>11.45</t>
   </si>
   <si>
     <t>Дмитрий Бахтурин</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
-    <t>14.45</t>
+    <t>14.30</t>
   </si>
   <si>
     <t>11.14</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>15.54</t>
   </si>
   <si>
     <t>11.86</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>15.71</t>
   </si>
   <si>
     <t>13.12</t>
   </si>
   <si>
+    <t>Иван Сергеев</t>
+  </si>
+  <si>
+    <t>15.82</t>
+  </si>
+  <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>16.10</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
-    <t>Иван Сергеев</t>
-[...4 lines deleted...]
-  <si>
     <t>Яша Миура</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
     <t>15.55</t>
   </si>
   <si>
     <t>Филипп Ляско</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
     <t>14.67</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>17.00</t>
+  </si>
+  <si>
+    <t>15.85</t>
+  </si>
+  <si>
     <t>Максим Будин</t>
   </si>
   <si>
-    <t>17.75</t>
-[...2 lines deleted...]
-    <t>16.29</t>
+    <t>17.07</t>
+  </si>
+  <si>
+    <t>15.52</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
-    <t>18.23</t>
-[...2 lines deleted...]
-    <t>15.82</t>
+    <t>17.80</t>
   </si>
   <si>
     <t>Егор Аршинов</t>
   </si>
   <si>
     <t>18.47</t>
   </si>
   <si>
     <t>17.09</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
-    <t>19.17</t>
-[...2 lines deleted...]
-    <t>16.35</t>
+    <t>18.87</t>
+  </si>
+  <si>
+    <t>14.39</t>
   </si>
   <si>
     <t>Амир Бадртдинов</t>
   </si>
   <si>
     <t>19.99</t>
   </si>
   <si>
     <t>16.49</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...7 lines deleted...]
-  <si>
     <t>Леонид Агапкин</t>
   </si>
   <si>
     <t>20.68</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>22.41</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>22.51</t>
   </si>
   <si>
     <t>16.68</t>
   </si>
   <si>
     <t>Александр Шишигин</t>
   </si>
   <si>
     <t>18.66</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>23.99</t>
   </si>
   <si>
     <t>21.20</t>
   </si>
   <si>
+    <t>Артём Горохов</t>
+  </si>
+  <si>
+    <t>24.26</t>
+  </si>
+  <si>
+    <t>20.50</t>
+  </si>
+  <si>
     <t>Алексей Смоляков</t>
   </si>
   <si>
     <t>24.28</t>
   </si>
   <si>
     <t>18.98</t>
   </si>
   <si>
-    <t>Артём Горохов</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>27.05</t>
   </si>
   <si>
     <t>20.51</t>
   </si>
   <si>
+    <t>Евгений Яцкин</t>
+  </si>
+  <si>
+    <t>29.29</t>
+  </si>
+  <si>
+    <t>26.77</t>
+  </si>
+  <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>30.39</t>
   </si>
   <si>
-    <t>26.93</t>
+    <t>26.67</t>
   </si>
   <si>
     <t>Евсевий Вахрамеев</t>
   </si>
   <si>
     <t>31.10</t>
   </si>
   <si>
-    <t>28.75</t>
+    <t>26.83</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>31.34</t>
   </si>
   <si>
     <t>22.98</t>
   </si>
   <si>
+    <t>Станислав Симонов</t>
+  </si>
+  <si>
+    <t>31.37</t>
+  </si>
+  <si>
+    <t>22.30</t>
+  </si>
+  <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
-    <t>32.11</t>
+    <t>31.59</t>
   </si>
   <si>
     <t>23.15</t>
   </si>
   <si>
-    <t>Станислав Симонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Алексей Левин</t>
   </si>
   <si>
     <t>35.47</t>
   </si>
   <si>
     <t>27.54</t>
   </si>
   <si>
     <t>Александр Заруцкий</t>
   </si>
   <si>
-    <t>37.93</t>
-[...2 lines deleted...]
-    <t>32.38</t>
+    <t>36.46</t>
+  </si>
+  <si>
+    <t>31.96</t>
+  </si>
+  <si>
+    <t>Винсэнт Пажес</t>
+  </si>
+  <si>
+    <t>36.64</t>
+  </si>
+  <si>
+    <t>34.26</t>
   </si>
   <si>
     <t>Артём Вербов</t>
   </si>
   <si>
     <t>38.58</t>
   </si>
   <si>
     <t>30.95</t>
   </si>
   <si>
-    <t>Евгений Яцкин</t>
-[...14 lines deleted...]
-    <t>40.31</t>
+    <t>Александр Кириллов</t>
+  </si>
+  <si>
+    <t>38.78</t>
+  </si>
+  <si>
+    <t>21.71</t>
   </si>
   <si>
     <t>Фёдор Амельчук</t>
   </si>
   <si>
     <t>44.30</t>
   </si>
   <si>
     <t>35.77</t>
   </si>
   <si>
     <t>Леся Силантьева</t>
   </si>
   <si>
     <t>46.09</t>
   </si>
   <si>
     <t>38.07</t>
   </si>
   <si>
+    <t>Наталья Бесчаскина</t>
+  </si>
+  <si>
+    <t>47.61</t>
+  </si>
+  <si>
+    <t>37.68</t>
+  </si>
+  <si>
     <t>Георгий Рыскин</t>
   </si>
   <si>
     <t>50.13</t>
   </si>
   <si>
     <t>33.69</t>
   </si>
   <si>
-    <t>Александр Кириллов</t>
-[...16 lines deleted...]
-  <si>
     <t>Александр Горохов</t>
   </si>
   <si>
-    <t>1:10.74</t>
-[...2 lines deleted...]
-    <t>1:03.85</t>
+    <t>1:07.71</t>
+  </si>
+  <si>
+    <t>55.60</t>
   </si>
   <si>
     <t>Виталий Котенко</t>
   </si>
   <si>
     <t>1:14.68</t>
   </si>
   <si>
     <t>1:00.58</t>
   </si>
   <si>
     <t>Полина Задорожная</t>
   </si>
   <si>
     <t>1:31.31</t>
   </si>
   <si>
     <t>1:06.34</t>
   </si>
   <si>
     <t>Артур Потапенко</t>
   </si>
 </sst>
 </file>
 
@@ -1450,177 +1450,177 @@
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>86</v>
@@ -1811,292 +1811,292 @@
         <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>130</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D46" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D49" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D50" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D55" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D56" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D57" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D58" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D59" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D60" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D61" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D62" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>181</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D63" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>184</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>185</v>