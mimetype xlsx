--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -12,149 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333mbf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>23/25 51:38</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>14/16 47:29</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
-    <t>16/20 60:00</t>
+    <t>17/22 58:18</t>
+  </si>
+  <si>
+    <t>Иван Сергеев</t>
+  </si>
+  <si>
+    <t>7/7 44:31</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>6/6 47:36</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>5/5 33:42</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>5/5 41:23</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6/8 55:51</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3/3 14:29</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>3/3 21:31</t>
   </si>
   <si>
-    <t>Иван Сергеев</t>
-[...2 lines deleted...]
-    <t>5/9 54:28</t>
+    <t>Кирилл Притула</t>
+  </si>
+  <si>
+    <t>2/2 8:27</t>
+  </si>
+  <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2/2 9:01</t>
+  </si>
+  <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2/2 10:33</t>
+  </si>
+  <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>3/5 31:09</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...1 lines deleted...]
-  <si>
     <t>Виталий Котенко</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...4 lines deleted...]
-  <si>
     <t>Дмитрий Гундин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирилл Притула</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>Мирон Седельников</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -625,136 +637,156 @@
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
+      <c r="A12">
+        <v>11</v>
+      </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="1"/>
+      <c r="C12" s="1" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
+      <c r="A13">
+        <v>12</v>
+      </c>
       <c r="B13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C13" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
+      <c r="A14">
+        <v>13</v>
+      </c>
       <c r="B14" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C14" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
+      <c r="A15">
+        <v>14</v>
+      </c>
       <c r="B15" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C15" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C16" s="1"/>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C17" s="1"/>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C18" s="1"/>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C19" s="1"/>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C20" s="1"/>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C21" s="1"/>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C22" s="1"/>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C23" s="1"/>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C25" s="1"/>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C26" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>