--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -12,665 +12,698 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>27.60</t>
+  </si>
+  <si>
+    <t>23.76</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
-[...5 lines deleted...]
-    <t>24.52</t>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>29.01</t>
+  </si>
+  <si>
+    <t>26.24</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...7 lines deleted...]
-  <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>32.05</t>
+    <t>31.93</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>32.46</t>
+  </si>
+  <si>
+    <t>30.45</t>
+  </si>
+  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
-[...8 lines deleted...]
-    <t>30.45</t>
+    <t>28.99</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
-    <t>34.39</t>
-[...2 lines deleted...]
-    <t>29.08</t>
+    <t>34.22</t>
+  </si>
+  <si>
+    <t>29.05</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
+  </si>
+  <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>38.72</t>
+  </si>
+  <si>
+    <t>31.58</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
-[...5 lines deleted...]
-    <t>31.58</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>38.91</t>
+  </si>
+  <si>
+    <t>34.11</t>
+  </si>
+  <si>
+    <t>Максим Демченко</t>
+  </si>
+  <si>
+    <t>39.28</t>
+  </si>
+  <si>
+    <t>35.14</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>40.74</t>
+    <t>39.87</t>
   </si>
   <si>
     <t>31.67</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...16 lines deleted...]
-  <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
-    <t>43.66</t>
-[...2 lines deleted...]
-    <t>37.59</t>
+    <t>41.37</t>
+  </si>
+  <si>
+    <t>35.84</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>44.05</t>
-[...2 lines deleted...]
-    <t>36.82</t>
+    <t>41.70</t>
+  </si>
+  <si>
+    <t>34.73</t>
+  </si>
+  <si>
+    <t>Александр Черкасов</t>
+  </si>
+  <si>
+    <t>42.80</t>
+  </si>
+  <si>
+    <t>38.31</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
+    <t>Александр Хренов</t>
+  </si>
+  <si>
+    <t>45.11</t>
+  </si>
+  <si>
+    <t>42.23</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Александр Черкасов</t>
-[...5 lines deleted...]
-    <t>38.31</t>
+    <t>Кирилл Притула</t>
+  </si>
+  <si>
+    <t>46.01</t>
+  </si>
+  <si>
+    <t>43.09</t>
+  </si>
+  <si>
+    <t>Елисей Никитин</t>
+  </si>
+  <si>
+    <t>47.44</t>
+  </si>
+  <si>
+    <t>45.08</t>
+  </si>
+  <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>48.20</t>
+  </si>
+  <si>
+    <t>44.79</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>48.93</t>
   </si>
   <si>
-    <t>46.70</t>
+    <t>44.38</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.51</t>
+    <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
+    <t>Иван Ковальчук</t>
+  </si>
+  <si>
+    <t>51.23</t>
+  </si>
+  <si>
+    <t>43.94</t>
+  </si>
+  <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>52.33</t>
   </si>
   <si>
     <t>46.95</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Александр Хренов</t>
-[...5 lines deleted...]
-    <t>44.38</t>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>53.13</t>
+  </si>
+  <si>
+    <t>41.29</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>53.57</t>
   </si>
   <si>
-    <t>48.99</t>
-[...26 lines deleted...]
-    <t>50.30</t>
+    <t>41.94</t>
   </si>
   <si>
     <t>Дмитрий Бахтурин</t>
   </si>
   <si>
     <t>57.11</t>
   </si>
   <si>
     <t>49.56</t>
   </si>
   <si>
+    <t>Павел Тресков</t>
+  </si>
+  <si>
+    <t>59.33</t>
+  </si>
+  <si>
+    <t>47.03</t>
+  </si>
+  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Павел Тресков</t>
-[...2 lines deleted...]
-    <t>1:00.21</t>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>1:01.21</t>
+  </si>
+  <si>
+    <t>52.87</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
-    <t>55.15</t>
-[...17 lines deleted...]
-    <t>58.00</t>
+    <t>54.67</t>
   </si>
   <si>
     <t>Никита Янукович</t>
   </si>
   <si>
     <t>1:03.65</t>
   </si>
   <si>
     <t>57.22</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>1:03.89</t>
+  </si>
+  <si>
+    <t>55.47</t>
+  </si>
+  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:04.04</t>
   </si>
   <si>
     <t>55.40</t>
   </si>
   <si>
-    <t>Владислав Овсяников</t>
-[...5 lines deleted...]
-    <t>56.69</t>
+    <t>Роман Никитин</t>
+  </si>
+  <si>
+    <t>1:04.84</t>
+  </si>
+  <si>
+    <t>58.82</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>1:06.75</t>
   </si>
   <si>
-    <t>1:00.91</t>
-[...17 lines deleted...]
-    <t>1:04.01</t>
+    <t>1:00.23</t>
+  </si>
+  <si>
+    <t>Ростислав Бурков</t>
+  </si>
+  <si>
+    <t>1:11.02</t>
+  </si>
+  <si>
+    <t>1:05.22</t>
+  </si>
+  <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>1:13.53</t>
+  </si>
+  <si>
+    <t>1:06.12</t>
+  </si>
+  <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>1:13.79</t>
+  </si>
+  <si>
+    <t>1:11.01</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>1:17.13</t>
   </si>
   <si>
     <t>1:05.03</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...5 lines deleted...]
-    <t>1:13.07</t>
+    <t>Филипп Ляско</t>
+  </si>
+  <si>
+    <t>1:18.89</t>
+  </si>
+  <si>
+    <t>1:13.21</t>
+  </si>
+  <si>
+    <t>Фёдор Улитовский</t>
+  </si>
+  <si>
+    <t>1:19.28</t>
+  </si>
+  <si>
+    <t>1:09.13</t>
+  </si>
+  <si>
+    <t>Муса Идрисов</t>
+  </si>
+  <si>
+    <t>1:19.67</t>
+  </si>
+  <si>
+    <t>1:12.73</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:05.77</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Филипп Ляско</t>
-[...16 lines deleted...]
-  <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:36.63</t>
   </si>
   <si>
     <t>1:30.80</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>1:55.92</t>
   </si>
   <si>
-    <t>1:30.27</t>
+    <t>1:28.76</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
-    <t>1:40.32</t>
+    <t>1:27.18</t>
+  </si>
+  <si>
+    <t>Яша Миура</t>
+  </si>
+  <si>
+    <t>1:27.29</t>
+  </si>
+  <si>
+    <t>Амир Бадртдинов</t>
+  </si>
+  <si>
+    <t>1:33.51</t>
+  </si>
+  <si>
+    <t>Максим Будин</t>
+  </si>
+  <si>
+    <t>1:34.09</t>
+  </si>
+  <si>
+    <t>Артём Горохов</t>
+  </si>
+  <si>
+    <t>1:34.35</t>
   </si>
   <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>1:34.73</t>
   </si>
   <si>
+    <t>Алексей Смоляков</t>
+  </si>
+  <si>
+    <t>1:37.52</t>
+  </si>
+  <si>
+    <t>Александр Шишигин</t>
+  </si>
+  <si>
+    <t>1:37.71</t>
+  </si>
+  <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>1:45.46</t>
   </si>
   <si>
-    <t>Александр Шишигин</t>
-[...4 lines deleted...]
-  <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
-    <t>2:01.67</t>
-[...5 lines deleted...]
-    <t>2:27.34</t>
+    <t>1:48.37</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
     <t>2:44.18</t>
   </si>
   <si>
     <t>Станислав Симонов</t>
   </si>
   <si>
     <t>2:50.46</t>
   </si>
   <si>
     <t>Виталий Котенко</t>
   </si>
   <si>
     <t>3:13.28</t>
   </si>
   <si>
     <t>Александр Заруцкий</t>
   </si>
   <si>
-    <t>Алексей Смоляков</t>
-[...4 lines deleted...]
-  <si>
     <t>Артур Потапенко</t>
   </si>
   <si>
     <t>Евгений Яцкин</t>
   </si>
   <si>
     <t>Егор Аршинов</t>
   </si>
   <si>
-    <t>Елисей Никитин</t>
-[...1 lines deleted...]
-  <si>
     <t>Леся Силантьева</t>
-  </si>
-[...10 lines deleted...]
-    <t>Яша Миура</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1541,498 +1574,546 @@
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D38" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>115</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D45" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D48" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D50" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D51" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D52" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D53" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D54" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D55" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D56" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D57" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D58" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D59" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="C60" s="1"/>
+        <v>178</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>179</v>
+      </c>
       <c r="D60" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="C61" s="1"/>
+        <v>181</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>182</v>
+      </c>
       <c r="D61" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="C62" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>185</v>
+      </c>
       <c r="D62" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C65" s="1"/>
       <c r="D65" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C66" s="1"/>
       <c r="D66" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="68" spans="1:4">
+      <c r="A68">
+        <v>67</v>
+      </c>
       <c r="B68" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C68" s="1"/>
+      <c r="D68" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="69" spans="1:4">
+      <c r="A69">
+        <v>68</v>
+      </c>
       <c r="B69" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C69" s="1"/>
+      <c r="D69" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="70" spans="1:4">
+      <c r="A70">
+        <v>69</v>
+      </c>
       <c r="B70" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C70" s="1"/>
+      <c r="D70" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="71" spans="1:4">
+      <c r="A71">
+        <v>70</v>
+      </c>
       <c r="B71" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C71" s="1"/>
+      <c r="D71" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="72" spans="1:4">
+      <c r="A72">
+        <v>71</v>
+      </c>
       <c r="B72" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="C72" s="1"/>
+      <c r="D72" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
+      <c r="A73">
+        <v>72</v>
+      </c>
       <c r="B73" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="C73" s="1"/>
+      <c r="D73" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
+      <c r="A74">
+        <v>73</v>
+      </c>
       <c r="B74" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="C74" s="1"/>
+      <c r="D74" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="C75" s="1"/>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="C76" s="1"/>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="C77" s="1"/>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="C78" s="1"/>
     </row>
     <row r="79" spans="1:4">
       <c r="B79" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="C79" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>