--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -12,518 +12,557 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>50.67</t>
+    <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>50.79</t>
+  </si>
+  <si>
+    <t>46.72</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>59.85</t>
+  </si>
+  <si>
+    <t>56.73</t>
+  </si>
+  <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>1:00.95</t>
   </si>
   <si>
     <t>54.13</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
-    <t>57.67</t>
-[...8 lines deleted...]
-    <t>59.43</t>
+    <t>55.97</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>1:05.18</t>
   </si>
   <si>
     <t>53.24</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:05.50</t>
   </si>
   <si>
-    <t>59.74</t>
+    <t>58.03</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>1:06.07</t>
   </si>
   <si>
     <t>55.70</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>1:09.66</t>
+    <t>1:08.35</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
-    <t>1:22.06</t>
-[...2 lines deleted...]
-    <t>1:14.74</t>
+    <t>1:15.74</t>
+  </si>
+  <si>
+    <t>1:10.53</t>
+  </si>
+  <si>
+    <t>Елисей Никитин</t>
+  </si>
+  <si>
+    <t>1:17.79</t>
+  </si>
+  <si>
+    <t>1:08.97</t>
+  </si>
+  <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>1:19.79</t>
+  </si>
+  <si>
+    <t>1:10.33</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>1:23.53</t>
+  </si>
+  <si>
+    <t>1:15.47</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
     <t>1:24.51</t>
   </si>
   <si>
     <t>1:18.27</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...14 lines deleted...]
-    <t>1:20.53</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:25.92</t>
+  </si>
+  <si>
+    <t>1:13.89</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...5 lines deleted...]
-    <t>1:13.89</t>
+    <t>Кирилл Притула</t>
+  </si>
+  <si>
+    <t>1:31.53</t>
+  </si>
+  <si>
+    <t>1:17.76</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:31.61</t>
   </si>
   <si>
     <t>1:25.03</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>1:37.89</t>
+    <t>1:35.26</t>
   </si>
   <si>
     <t>1:26.90</t>
   </si>
   <si>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>1:39.85</t>
+  </si>
+  <si>
+    <t>1:27.12</t>
+  </si>
+  <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
-    <t>1:42.15</t>
+    <t>1:41.14</t>
   </si>
   <si>
     <t>1:26.17</t>
   </si>
   <si>
-    <t>Иван Швитд</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Хренов</t>
   </si>
   <si>
-    <t>1:48.88</t>
-[...2 lines deleted...]
-    <t>1:43.04</t>
+    <t>1:48.42</t>
+  </si>
+  <si>
+    <t>1:42.73</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>1:53.76</t>
+  </si>
+  <si>
+    <t>1:44.81</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>1:55.84</t>
   </si>
   <si>
     <t>1:40.76</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>1:57.30</t>
   </si>
   <si>
     <t>1:42.97</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
-    <t>2:06.90</t>
+    <t>1:59.03</t>
   </si>
   <si>
     <t>1:47.48</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>2:07.87</t>
   </si>
   <si>
     <t>1:53.17</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
   </si>
   <si>
     <t>2:09.52</t>
   </si>
   <si>
     <t>1:55.08</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>2:14.38</t>
   </si>
   <si>
     <t>2:01.52</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...5 lines deleted...]
-    <t>2:09.53</t>
+    <t>Дмитрий Бахтурин</t>
+  </si>
+  <si>
+    <t>2:16.57</t>
+  </si>
+  <si>
+    <t>2:01.23</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
     <t>Павел Тресков</t>
   </si>
   <si>
     <t>2:19.30</t>
   </si>
   <si>
     <t>2:00.17</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>2:22.28</t>
   </si>
   <si>
     <t>2:00.86</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
-    <t>2:27.28</t>
+    <t>2:23.48</t>
   </si>
   <si>
     <t>Иван Ковальчук</t>
   </si>
   <si>
     <t>2:42.81</t>
   </si>
   <si>
     <t>2:29.38</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>2:17.70</t>
+  </si>
+  <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:19.20</t>
+  </si>
+  <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>2:20.12</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
-    <t>2:30.16</t>
+    <t>2:25.34</t>
+  </si>
+  <si>
+    <t>Филипп Ляско</t>
+  </si>
+  <si>
+    <t>2:26.41</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>2:35.03</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>2:42.49</t>
   </si>
   <si>
+    <t>Артём Горохов</t>
+  </si>
+  <si>
+    <t>2:45.02</t>
+  </si>
+  <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...8 lines deleted...]
-    <t>2:58.86</t>
+    <t>Никита Янукович</t>
+  </si>
+  <si>
+    <t>2:52.24</t>
+  </si>
+  <si>
+    <t>Ростислав Бурков</t>
+  </si>
+  <si>
+    <t>3:01.86</t>
+  </si>
+  <si>
+    <t>Амир Бадртдинов</t>
+  </si>
+  <si>
+    <t>3:05.99</t>
+  </si>
+  <si>
+    <t>Александр Шишигин</t>
+  </si>
+  <si>
+    <t>3:08.27</t>
+  </si>
+  <si>
+    <t>Тимофей Ольков</t>
+  </si>
+  <si>
+    <t>3:32.29</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
-    <t>5:07.59</t>
+    <t>3:50.12</t>
   </si>
   <si>
     <t>Виталий Котенко</t>
   </si>
   <si>
-    <t>7:20.24</t>
+    <t>7:02.62</t>
   </si>
   <si>
     <t>Александр Заруцкий</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
-    <t>Александр Шишигин</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Савёлов</t>
-  </si>
-[...19 lines deleted...]
-    <t>Филипп Ляско</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1432,232 +1471,298 @@
       <c r="D40" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>121</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D41" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="1"/>
+      <c r="C42" s="1" t="s">
+        <v>125</v>
+      </c>
       <c r="D42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C43" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>128</v>
+      </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C44" s="1"/>
+        <v>130</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>131</v>
+      </c>
       <c r="D44" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:4">
+      <c r="A51">
+        <v>50</v>
+      </c>
       <c r="B51" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C51" s="1"/>
+      <c r="D51" t="s">
+        <v>146</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
+      <c r="A52">
+        <v>51</v>
+      </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C52" s="1"/>
+      <c r="D52" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
+      <c r="A53">
+        <v>52</v>
+      </c>
       <c r="B53" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C53" s="1"/>
+      <c r="D53" t="s">
+        <v>150</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
+      <c r="A54">
+        <v>53</v>
+      </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C54" s="1"/>
+      <c r="D54" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="55" spans="1:4">
+      <c r="A55">
+        <v>54</v>
+      </c>
       <c r="B55" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C55" s="1"/>
+      <c r="D55" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
+      <c r="A56">
+        <v>55</v>
+      </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C56" s="1"/>
+      <c r="D56" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
+      <c r="A57">
+        <v>56</v>
+      </c>
       <c r="B57" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="C57" s="1"/>
+      <c r="D57" t="s">
+        <v>158</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
+      <c r="A58">
+        <v>57</v>
+      </c>
       <c r="B58" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="C58" s="1"/>
+      <c r="D58" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
+      <c r="A59">
+        <v>58</v>
+      </c>
       <c r="B59" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="C59" s="1"/>
+      <c r="D59" t="s">
+        <v>162</v>
+      </c>
     </row>
     <row r="60" spans="1:4">
+      <c r="A60">
+        <v>59</v>
+      </c>
       <c r="B60" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="C60" s="1"/>
+      <c r="D60" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="C61" s="1"/>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="C62" s="1"/>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="C63" s="1"/>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="C64" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>