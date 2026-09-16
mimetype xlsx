--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>8:09.09</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>15:15.00</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
-    <t>23:35.00</t>
+    <t>18:31.19</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>Виталий Котенко</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>