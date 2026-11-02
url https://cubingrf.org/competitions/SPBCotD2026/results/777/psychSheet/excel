--- v1 (2026-09-16)
+++ v2 (2026-11-02)
@@ -113,51 +113,51 @@
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>3:12.48</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>3:29.53</t>
   </si>
   <si>
-    <t>3:20.29</t>
+    <t>3:03.85</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>3:37.83</t>
   </si>
   <si>
     <t>3:30.92</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
     <t>3:26.88</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
     <t>4:01.53</t>
   </si>
@@ -188,75 +188,75 @@
   <si>
     <t>4:35.23</t>
   </si>
   <si>
     <t>4:20.64</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5:11.55</t>
   </si>
   <si>
     <t>4:49.67</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>6:23.15</t>
   </si>
   <si>
     <t>5:41.30</t>
   </si>
   <si>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>6:25.16</t>
+  </si>
+  <si>
+    <t>5:41.07</t>
+  </si>
+  <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>6:48.99</t>
   </si>
   <si>
     <t>6:03.75</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>7:59.20</t>
   </si>
   <si>
     <t>7:19.76</t>
-  </si>
-[...7 lines deleted...]
-    <t>7:11.36</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9:18.44</t>
   </si>
   <si>
     <t>8:21.29</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>6:17.13</t>
   </si>