--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -12,287 +12,296 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2:18.95</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>2:46.60</t>
+    <t>2:45.00</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>2:55.00</t>
-[...2 lines deleted...]
-    <t>2:43.56</t>
+    <t>2:47.29</t>
+  </si>
+  <si>
+    <t>2:36.64</t>
+  </si>
+  <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>2:48.70</t>
+  </si>
+  <si>
+    <t>2:29.94</t>
+  </si>
+  <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2:57.68</t>
+  </si>
+  <si>
+    <t>2:48.14</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>3:12.75</t>
+    <t>3:12.48</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>3:29.53</t>
   </si>
   <si>
     <t>3:20.29</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>3:37.83</t>
   </si>
   <si>
     <t>3:30.92</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
     <t>3:26.88</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
-[...5 lines deleted...]
-    <t>3:21.57</t>
+    <t>Кирилл Притула</t>
+  </si>
+  <si>
+    <t>4:01.53</t>
+  </si>
+  <si>
+    <t>3:50.88</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>4:02.70</t>
   </si>
   <si>
     <t>3:53.57</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>4:32.86</t>
-[...2 lines deleted...]
-    <t>4:20.02</t>
+    <t>4:14.30</t>
+  </si>
+  <si>
+    <t>4:07.70</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:35.23</t>
   </si>
   <si>
     <t>4:20.64</t>
   </si>
   <si>
-    <t>Кирилл Притула</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5:11.55</t>
   </si>
   <si>
-    <t>4:53.83</t>
+    <t>4:49.67</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>6:23.15</t>
   </si>
   <si>
-    <t>5:57.73</t>
+    <t>5:41.30</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>6:48.99</t>
   </si>
   <si>
     <t>6:03.75</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>8:28.29</t>
-[...2 lines deleted...]
-    <t>7:51.27</t>
+    <t>7:59.20</t>
+  </si>
+  <si>
+    <t>7:19.76</t>
+  </si>
+  <si>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>8:01.84</t>
+  </si>
+  <si>
+    <t>7:11.36</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9:18.44</t>
   </si>
   <si>
     <t>8:21.29</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>6:17.13</t>
+  </si>
+  <si>
+    <t>Елисей Никитин</t>
+  </si>
+  <si>
+    <t>7:00.65</t>
+  </si>
+  <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>8:30.84</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...4 lines deleted...]
-  <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>9:11.42</t>
   </si>
   <si>
     <t>Владислав Овсяников</t>
-  </si>
-[...4 lines deleted...]
-    <t>Иван Швитд</t>
   </si>
   <si>
     <t>Павел Тресков</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -958,112 +967,126 @@
       <c r="D22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
-      <c r="C24" s="1"/>
+      <c r="C24" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
+      <c r="A27">
+        <v>26</v>
+      </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C27" s="1"/>
+      <c r="D27" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
+      <c r="A28">
+        <v>27</v>
+      </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C28" s="1"/>
+      <c r="D28" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C29" s="1"/>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C30" s="1"/>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C31" s="1"/>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C32" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>