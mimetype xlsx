--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
     <t>1.03</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
@@ -80,588 +80,636 @@
   <si>
     <t>3.75</t>
   </si>
   <si>
     <t>1.90</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>3.87</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>4.27</t>
+  </si>
+  <si>
+    <t>2.53</t>
+  </si>
+  <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>4.38</t>
+  </si>
+  <si>
+    <t>2.57</t>
+  </si>
+  <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>4.55</t>
+  </si>
+  <si>
+    <t>3.02</t>
+  </si>
+  <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>2.81</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...2 lines deleted...]
-    <t>4.89</t>
+    <t>Максим Милосердов</t>
+  </si>
+  <si>
+    <t>4.67</t>
+  </si>
+  <si>
+    <t>3.58</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>4.82</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
+    <t>Анна Фомина</t>
+  </si>
+  <si>
+    <t>4.93</t>
+  </si>
+  <si>
+    <t>2.96</t>
+  </si>
+  <si>
+    <t>Никита Янукович</t>
+  </si>
+  <si>
+    <t>4.94</t>
+  </si>
+  <si>
+    <t>3.39</t>
+  </si>
+  <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>5.30</t>
+  </si>
+  <si>
+    <t>3.03</t>
+  </si>
+  <si>
+    <t>Иван Ковальчук</t>
+  </si>
+  <si>
+    <t>5.39</t>
+  </si>
+  <si>
+    <t>3.64</t>
+  </si>
+  <si>
+    <t>Максим Демченко</t>
+  </si>
+  <si>
+    <t>5.53</t>
+  </si>
+  <si>
+    <t>2.44</t>
+  </si>
+  <si>
+    <t>Иван Швитд</t>
+  </si>
+  <si>
+    <t>5.54</t>
+  </si>
+  <si>
+    <t>4.54</t>
+  </si>
+  <si>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>5.63</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
-    <t>Анна Фомина</t>
-[...85 lines deleted...]
-  <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>5.72</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
     <t>5.75</t>
   </si>
   <si>
-    <t>4.16</t>
+    <t>3.70</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>5.85</t>
   </si>
   <si>
-    <t>4.74</t>
+    <t>3.45</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>5.93</t>
   </si>
   <si>
-    <t>4.22</t>
+    <t>3.96</t>
   </si>
   <si>
     <t>Милана Лонгинова</t>
   </si>
   <si>
     <t>5.94</t>
   </si>
   <si>
     <t>2.72</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>6.34</t>
   </si>
   <si>
     <t>3.52</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
-    <t>3.61</t>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>6.64</t>
+  </si>
+  <si>
+    <t>4.04</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>6.77</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...5 lines deleted...]
-    <t>4.04</t>
+    <t>Мстислав Слабинский</t>
+  </si>
+  <si>
+    <t>7.27</t>
+  </si>
+  <si>
+    <t>4.13</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>7.37</t>
   </si>
   <si>
     <t>3.48</t>
   </si>
   <si>
-    <t>Мстислав Слабинский</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>7.81</t>
   </si>
   <si>
     <t>3.57</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.86</t>
   </si>
   <si>
     <t>4.78</t>
   </si>
   <si>
-    <t>Иван Швитд</t>
-[...5 lines deleted...]
-    <t>6.30</t>
+    <t>Роман Никитин</t>
+  </si>
+  <si>
+    <t>7.99</t>
+  </si>
+  <si>
+    <t>4.64</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
     <t>Дмитрий Бахтурин</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>9.21</t>
+  </si>
+  <si>
+    <t>6.62</t>
+  </si>
+  <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>9.29</t>
   </si>
   <si>
     <t>4.91</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
-    <t>10.21</t>
+    <t>9.72</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>10.33</t>
   </si>
   <si>
     <t>3.62</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>5.91</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>7.22</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...14 lines deleted...]
-    <t>7.89</t>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>10.90</t>
+  </si>
+  <si>
+    <t>5.59</t>
+  </si>
+  <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>11.81</t>
+  </si>
+  <si>
+    <t>4.83</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
-    <t>11.81</t>
-[...11 lines deleted...]
-    <t>7.88</t>
+    <t>8.60</t>
+  </si>
+  <si>
+    <t>Владислав Овсяников</t>
+  </si>
+  <si>
+    <t>11.97</t>
+  </si>
+  <si>
+    <t>5.38</t>
+  </si>
+  <si>
+    <t>Елисей Никитин</t>
+  </si>
+  <si>
+    <t>12.13</t>
+  </si>
+  <si>
+    <t>8.58</t>
   </si>
   <si>
     <t>Александр Шишигин</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
-    <t>11.22</t>
+    <t>9.30</t>
+  </si>
+  <si>
+    <t>Алексей Смоляков</t>
+  </si>
+  <si>
+    <t>12.40</t>
+  </si>
+  <si>
+    <t>6.97</t>
   </si>
   <si>
     <t>Максим Комаров</t>
   </si>
   <si>
-    <t>12.93</t>
-[...2 lines deleted...]
-    <t>9.90</t>
+    <t>12.48</t>
+  </si>
+  <si>
+    <t>7.12</t>
+  </si>
+  <si>
+    <t>Тимофей Ольков</t>
+  </si>
+  <si>
+    <t>13.01</t>
+  </si>
+  <si>
+    <t>10.23</t>
+  </si>
+  <si>
+    <t>Ростислав Бурков</t>
+  </si>
+  <si>
+    <t>13.19</t>
+  </si>
+  <si>
+    <t>9.28</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>13.74</t>
   </si>
   <si>
     <t>10.32</t>
   </si>
   <si>
+    <t>Виктор Герман</t>
+  </si>
+  <si>
+    <t>14.22</t>
+  </si>
+  <si>
+    <t>7.36</t>
+  </si>
+  <si>
     <t>Артём Горохов</t>
   </si>
   <si>
     <t>14.23</t>
   </si>
   <si>
     <t>7.19</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
-    <t>14.61</t>
-[...44 lines deleted...]
-    <t>8.53</t>
+    <t>14.50</t>
+  </si>
+  <si>
+    <t>10.84</t>
+  </si>
+  <si>
+    <t>Филипп Ляско</t>
+  </si>
+  <si>
+    <t>14.62</t>
+  </si>
+  <si>
+    <t>12.63</t>
+  </si>
+  <si>
+    <t>Георгий Рыскин</t>
+  </si>
+  <si>
+    <t>15.26</t>
+  </si>
+  <si>
+    <t>11.64</t>
   </si>
   <si>
     <t>Станислав Симонов</t>
   </si>
   <si>
     <t>15.78</t>
   </si>
   <si>
     <t>12.79</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>16.52</t>
   </si>
   <si>
     <t>8.54</t>
   </si>
   <si>
-    <t>Георгий Рыскин</t>
-[...5 lines deleted...]
-    <t>11.90</t>
+    <t>Максим Будин</t>
+  </si>
+  <si>
+    <t>16.93</t>
+  </si>
+  <si>
+    <t>15.52</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
     <t>17.39</t>
   </si>
   <si>
     <t>12.65</t>
   </si>
   <si>
+    <t>Винсэнт Пажес</t>
+  </si>
+  <si>
+    <t>17.86</t>
+  </si>
+  <si>
+    <t>13.61</t>
+  </si>
+  <si>
+    <t>Яша Миура</t>
+  </si>
+  <si>
+    <t>18.97</t>
+  </si>
+  <si>
+    <t>13.27</t>
+  </si>
+  <si>
+    <t>Евгений Яцкин</t>
+  </si>
+  <si>
+    <t>19.35</t>
+  </si>
+  <si>
+    <t>7.08</t>
+  </si>
+  <si>
     <t>Артём Вербов</t>
   </si>
   <si>
-    <t>25.05</t>
-[...2 lines deleted...]
-    <t>20.48</t>
+    <t>20.22</t>
+  </si>
+  <si>
+    <t>16.37</t>
   </si>
   <si>
     <t>Леся Силантьева</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>21.86</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
-    <t>27.96</t>
-[...2 lines deleted...]
-    <t>13.56</t>
+    <t>27.11</t>
+  </si>
+  <si>
+    <t>12.56</t>
   </si>
   <si>
     <t>Александр Горохов</t>
   </si>
   <si>
-    <t>34.29</t>
-[...2 lines deleted...]
-    <t>29.40</t>
+    <t>31.62</t>
+  </si>
+  <si>
+    <t>9.11</t>
   </si>
   <si>
     <t>Полина Задорожная</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
     <t>22.96</t>
   </si>
   <si>
+    <t>Евсевий Вахрамеев</t>
+  </si>
+  <si>
+    <t>44.11</t>
+  </si>
+  <si>
+    <t>26.50</t>
+  </si>
+  <si>
     <t>Амир Бадртдинов</t>
   </si>
   <si>
-    <t>Винсэнт Пажес</t>
-[...1 lines deleted...]
-  <si>
     <t>Виталий Котенко</t>
-  </si>
-[...19 lines deleted...]
-    <t>Яша Миура</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1266,177 +1314,177 @@
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>91</v>
@@ -1504,107 +1552,107 @@
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D39" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D41" t="s">
-        <v>120</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>125</v>
@@ -1641,166 +1689,166 @@
         <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>133</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D46" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D47" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
+        <v>138</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
+        <v>141</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="D49" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
+        <v>144</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C50" s="1" t="s">
+      <c r="D50" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
+        <v>147</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
+        <v>150</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="D52" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
+        <v>153</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C53" s="1" t="s">
+      <c r="D53" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
+        <v>156</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="D54" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
+        <v>159</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="D55" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D56" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>165</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>166</v>
@@ -1900,106 +1948,170 @@
       <c r="B64" t="s">
         <v>186</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D64" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>189</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D65" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:4">
+      <c r="A66">
+        <v>65</v>
+      </c>
       <c r="B66" t="s">
         <v>192</v>
       </c>
-      <c r="C66" s="1"/>
+      <c r="C66" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D66" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="67" spans="1:4">
+      <c r="A67">
+        <v>66</v>
+      </c>
       <c r="B67" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="C67" s="1"/>
+        <v>195</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D67" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="68" spans="1:4">
+      <c r="A68">
+        <v>67</v>
+      </c>
       <c r="B68" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="C68" s="1"/>
+        <v>198</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D68" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="69" spans="1:4">
+      <c r="A69">
+        <v>68</v>
+      </c>
       <c r="B69" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="C69" s="1"/>
+        <v>201</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D69" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="70" spans="1:4">
+      <c r="A70">
+        <v>69</v>
+      </c>
       <c r="B70" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C70" s="1"/>
+        <v>204</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D70" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="71" spans="1:4">
+      <c r="A71">
+        <v>70</v>
+      </c>
       <c r="B71" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="C71" s="1"/>
+        <v>207</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D71" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="72" spans="1:4">
+      <c r="A72">
+        <v>71</v>
+      </c>
       <c r="B72" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="C72" s="1"/>
+        <v>210</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D72" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
+      <c r="A73">
+        <v>72</v>
+      </c>
       <c r="B73" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="C73" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D73" t="s">
+        <v>215</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="C74" s="1"/>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="C75" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>