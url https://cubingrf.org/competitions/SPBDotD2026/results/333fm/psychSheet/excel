--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -104,84 +104,84 @@
   <si>
     <t>36.00</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>36.33</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>37.00</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>42.67</t>
+    <t>42.00</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>43.33</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
-    <t>44.33</t>
-[...2 lines deleted...]
-    <t>42</t>
+    <t>44.00</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>46.67</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Степан Лязер</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Мирон Седельников</t>
   </si>
   <si>
     <t>55</t>
   </si>
@@ -740,61 +740,63 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="1"/>
       <c r="D16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" t="s">