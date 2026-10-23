--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -98,60 +98,60 @@
   <si>
     <t>Степан Лязер</t>
   </si>
   <si>
     <t>5/6 58:55</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3/3 14:29</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>3/3 21:31</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>2/2 6:02</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2/2 10:33</t>
+  </si>
+  <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2/2 13:58</t>
-  </si>
-[...4 lines deleted...]
-    <t>2/3 17:48</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>Давид Восканян</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>Мирон Седельников</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>