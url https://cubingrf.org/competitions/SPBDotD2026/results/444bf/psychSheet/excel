--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -80,51 +80,51 @@
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7:55.41</t>
   </si>
   <si>
     <t>6:38.38</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
     <t>7:29.82</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>16:05.00</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
-    <t>17:47.96</t>
+    <t>17:47.00</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>Давид Восканян</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
 </sst>
 </file>
 