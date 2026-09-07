--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -17,135 +17,135 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Андрей Копосов</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>1:53.77</t>
   </si>
   <si>
     <t>1:29.00</t>
   </si>
   <si>
-    <t>Владимир Сергеев</t>
+    <t>Vladimir Sergeev</t>
   </si>
   <si>
     <t>2:04.40</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
+    <t>Dmitrii Saukov</t>
   </si>
   <si>
     <t>3:52.94</t>
   </si>
   <si>
     <t>2:54.09</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>3:52.49</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Aleksandr Cherkasov</t>
+  </si>
+  <si>
+    <t>4:57.85</t>
+  </si>
+  <si>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>7:55.41</t>
   </si>
   <si>
-    <t>6:38.38</t>
-[...8 lines deleted...]
-    <t>Ольга Ясакова</t>
+    <t>5:57.44</t>
+  </si>
+  <si>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>16:05.00</t>
   </si>
   <si>
-    <t>Федор Абаев</t>
+    <t>Fedor Abaev</t>
   </si>
   <si>
     <t>17:47.00</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
-[...17 lines deleted...]
-    <t>Максим Аммосов</t>
+    <t>Artem Kulikov</t>
+  </si>
+  <si>
+    <t>Vyacheslav Sizov</t>
+  </si>
+  <si>
+    <t>Gabriella Ivakhnitskaya</t>
+  </si>
+  <si>
+    <t>David Voskanyan</t>
+  </si>
+  <si>
+    <t>Diana Murnik</t>
+  </si>
+  <si>
+    <t>Ivan Sergeev</t>
+  </si>
+  <si>
+    <t>Maksim Ammosov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -545,65 +545,65 @@
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:4">