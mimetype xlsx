--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -12,262 +12,262 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
-    <t>11.28</t>
+    <t>10.70</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
-[...7 lines deleted...]
-  <si>
     <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>Dmitry Dobrjakov</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Maksim Ammosov</t>
   </si>
   <si>
-    <t>15.29</t>
+    <t>14.45</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>15.54</t>
+  </si>
+  <si>
+    <t>13.04</t>
+  </si>
+  <si>
     <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>Vadim Sukharev</t>
   </si>
   <si>
-    <t>16.08</t>
+    <t>15.96</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
+    <t>Anastasiya Maykova</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>13.79</t>
+  </si>
+  <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
-    <t>12.83</t>
-[...8 lines deleted...]
-    <t>14.52</t>
+    <t>11.87</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
-[...7 lines deleted...]
-  <si>
     <t>Mstislav Slabinskiy</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
     <t>15.02</t>
   </si>
   <si>
+    <t>Mikhail Dreval</t>
+  </si>
+  <si>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>17.31</t>
+  </si>
+  <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
+    <t>Mikhail Nikolayev</t>
+  </si>
+  <si>
+    <t>20.14</t>
+  </si>
+  <si>
+    <t>16.12</t>
+  </si>
+  <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Mikhail Dreval</t>
-[...16 lines deleted...]
-  <si>
     <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.42</t>
   </si>
   <si>
     <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
     <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
@@ -278,90 +278,90 @@
   <si>
     <t>25.00</t>
   </si>
   <si>
     <t>22.93</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>27.65</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
+    <t>Vyacheslav Sizov</t>
+  </si>
+  <si>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
+  </si>
+  <si>
     <t>Ilʹya Zelenin</t>
   </si>
   <si>
     <t>28.25</t>
   </si>
   <si>
     <t>24.30</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
-[...7 lines deleted...]
-  <si>
     <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
     <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>31.64</t>
   </si>
   <si>
     <t>24.74</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Xu Zhongmu</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
     <t>Vladimir Bukovets</t>
   </si>
   <si>
     <t>33.18</t>
   </si>
   <si>
     <t>24.76</t>
   </si>
   <si>
     <t>Ilya Posevkin</t>
   </si>
@@ -428,111 +428,114 @@
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Timofej Cyganov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>34.52</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>51.10</t>
   </si>
   <si>
     <t>Artyom Savyolov</t>
   </si>
   <si>
     <t>1:00.17</t>
   </si>
   <si>
     <t>50.18</t>
   </si>
   <si>
+    <t>Polina Andreeva</t>
+  </si>
+  <si>
+    <t>1:10.34</t>
+  </si>
+  <si>
+    <t>50.95</t>
+  </si>
+  <si>
     <t>Ivan Korolev</t>
   </si>
   <si>
     <t>1:18.99</t>
   </si>
   <si>
     <t>57.21</t>
   </si>
   <si>
     <t>Andrey Sevastʹyanov</t>
   </si>
   <si>
     <t>2:53.79</t>
   </si>
   <si>
     <t>1:05.17</t>
   </si>
   <si>
     <t>Stanislav Gribanov</t>
   </si>
   <si>
     <t>45.88</t>
   </si>
   <si>
+    <t>Alexander Kontrebutz</t>
+  </si>
+  <si>
+    <t>1:05.03</t>
+  </si>
+  <si>
     <t>Maria Kalichava</t>
   </si>
   <si>
     <t>1:12.49</t>
-  </si>
-[...10 lines deleted...]
-    <t>1:28.81</t>
   </si>
   <si>
     <t>Mikhail Bormosov</t>
   </si>
   <si>
     <t>1:55.94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1573,101 +1576,103 @@
       <c r="D49" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>148</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D50" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
-      <c r="C51" s="1"/>
+      <c r="C51" s="1" t="s">
+        <v>152</v>
+      </c>
       <c r="D51" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>