--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -32,260 +32,278 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>23.72</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>32.46</t>
+  </si>
+  <si>
+    <t>30.45</t>
+  </si>
+  <si>
     <t>Азамат Туко</t>
   </si>
   <si>
     <t>32.84</t>
   </si>
   <si>
     <t>25.98</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>28.99</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
-    <t>34.39</t>
-[...2 lines deleted...]
-    <t>29.08</t>
+    <t>34.22</t>
+  </si>
+  <si>
+    <t>29.05</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>37.70</t>
+  </si>
+  <si>
+    <t>34.11</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
-    <t>41.07</t>
+    <t>41.02</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...5 lines deleted...]
-    <t>36.87</t>
+    <t>Мстислав Слабинский</t>
+  </si>
+  <si>
+    <t>41.37</t>
+  </si>
+  <si>
+    <t>35.84</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
     <t>42.80</t>
   </si>
   <si>
     <t>38.31</t>
   </si>
   <si>
-    <t>Мстислав Слабинский</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
+    <t>Александр Хренов</t>
+  </si>
+  <si>
+    <t>45.11</t>
+  </si>
+  <si>
+    <t>42.23</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>48.20</t>
+  </si>
+  <si>
+    <t>44.64</t>
+  </si>
+  <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>51.44</t>
   </si>
   <si>
     <t>42.99</t>
@@ -296,261 +314,243 @@
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Александр Хренов</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
-    <t>53.57</t>
-[...2 lines deleted...]
-    <t>47.03</t>
+    <t>53.30</t>
+  </si>
+  <si>
+    <t>41.94</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>56.22</t>
+  </si>
+  <si>
+    <t>46.86</t>
+  </si>
+  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...5 lines deleted...]
-    <t>54.86</t>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>1:03.89</t>
+  </si>
+  <si>
+    <t>55.47</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>1:07.50</t>
   </si>
   <si>
     <t>58.15</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>1:12.10</t>
   </si>
   <si>
     <t>57.14</t>
   </si>
   <si>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>1:21.69</t>
+  </si>
+  <si>
+    <t>1:14.92</t>
+  </si>
+  <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>1:22.05</t>
   </si>
   <si>
     <t>1:03.21</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:05.77</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:36.63</t>
   </si>
   <si>
     <t>1:30.80</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
     <t>1:27.18</t>
   </si>
   <si>
     <t>Никита Дикорев</t>
   </si>
   <si>
     <t>1:20.90</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>1:24.88</t>
   </si>
   <si>
     <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>1:34.92</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>1:35.25</t>
   </si>
   <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>1:37.76</t>
+  </si>
+  <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>1:45.46</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...4 lines deleted...]
-  <si>
     <t>Станислав Грибанов</t>
   </si>
   <si>
     <t>2:09.17</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:10.29</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
-    <t>2:44.18</t>
+    <t>2:12.71</t>
   </si>
   <si>
     <t>Арсений Прокаев</t>
   </si>
   <si>
     <t>Дмитрий Чесноков</t>
   </si>
   <si>
     <t>Станислав Симонов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>