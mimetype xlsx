--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -50,195 +50,195 @@
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
-    <t>56.73</t>
+    <t>54.15</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
-    <t>58.17</t>
+    <t>58.10</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>1:04.10</t>
   </si>
   <si>
     <t>56.11</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:08.35</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>1:09.14</t>
+  </si>
+  <si>
+    <t>1:03.82</t>
+  </si>
+  <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>1:02.20</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Азамат Туко</t>
   </si>
   <si>
     <t>1:11.31</t>
   </si>
   <si>
     <t>1:07.29</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:17.68</t>
   </si>
   <si>
     <t>1:11.67</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:21.53</t>
+  </si>
+  <si>
+    <t>1:13.89</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:31.61</t>
   </si>
   <si>
     <t>1:25.03</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:32.71</t>
   </si>
   <si>
-    <t>1:24.75</t>
+    <t>1:24.66</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:36.89</t>
   </si>
   <si>
     <t>1:20.68</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:26.17</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:43.81</t>
   </si>
@@ -290,105 +290,105 @@
   <si>
     <t>1:46.27</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>1:55.09</t>
   </si>
   <si>
     <t>1:41.92</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>1:57.53</t>
   </si>
   <si>
     <t>1:42.19</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>2:07.87</t>
-[...2 lines deleted...]
-    <t>1:53.17</t>
+    <t>2:04.02</t>
+  </si>
+  <si>
+    <t>1:45.77</t>
+  </si>
+  <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>2:04.52</t>
+  </si>
+  <si>
+    <t>1:48.57</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>2:13.45</t>
   </si>
   <si>
     <t>2:02.20</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:02.97</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:33.39</t>
   </si>
   <si>
     <t>2:02.92</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
-    <t>2:27.28</t>
+    <t>2:13.69</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>2:49.68</t>
   </si>
   <si>
     <t>2:21.80</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>3:15.18</t>
   </si>
   <si>
     <t>2:19.92</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>