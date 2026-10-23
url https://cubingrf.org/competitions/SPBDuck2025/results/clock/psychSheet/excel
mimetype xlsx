--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>3.43</t>
   </si>
   <si>
     <t>2.71</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
@@ -119,51 +119,51 @@
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>6.79</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>6.87</t>
   </si>
   <si>
     <t>5.77</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>7.44</t>
+    <t>7.14</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
@@ -188,108 +188,117 @@
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>9.60</t>
-[...2 lines deleted...]
-    <t>8.58</t>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t>8.07</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>4.79</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>8.55</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
-    <t>9.48</t>
+    <t>7.20</t>
+  </si>
+  <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>11.29</t>
+  </si>
+  <si>
+    <t>9.76</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>11.55</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>12.21</t>
   </si>
@@ -302,273 +311,267 @@
   <si>
     <t>12.47</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>12.57</t>
   </si>
   <si>
     <t>9.97</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Владислав Новожилов</t>
   </si>
   <si>
-    <t>13.25</t>
-[...2 lines deleted...]
-    <t>11.92</t>
+    <t>13.17</t>
+  </si>
+  <si>
+    <t>10.16</t>
   </si>
   <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>13.51</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>13.98</t>
   </si>
   <si>
     <t>9.83</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
-    <t>14.42</t>
-[...2 lines deleted...]
-    <t>12.14</t>
+    <t>14.01</t>
+  </si>
+  <si>
+    <t>11.85</t>
+  </si>
+  <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>14.07</t>
+  </si>
+  <si>
+    <t>10.25</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>14.85</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
     <t>12.24</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>17.10</t>
   </si>
   <si>
-    <t>15.04</t>
+    <t>14.62</t>
+  </si>
+  <si>
+    <t>Ангелина Савкина</t>
+  </si>
+  <si>
+    <t>17.40</t>
+  </si>
+  <si>
+    <t>14.92</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
-    <t>Ангелина Савкина</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>14.84</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...5 lines deleted...]
-    <t>12.85</t>
+    <t>Александр Зингер</t>
+  </si>
+  <si>
+    <t>18.91</t>
+  </si>
+  <si>
+    <t>17.27</t>
   </si>
   <si>
     <t>Мария Каличава</t>
   </si>
   <si>
     <t>22.13</t>
   </si>
   <si>
     <t>16.44</t>
   </si>
   <si>
+    <t>Полина Андреева</t>
+  </si>
+  <si>
+    <t>27.19</t>
+  </si>
+  <si>
+    <t>21.99</t>
+  </si>
+  <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>27.43</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
-    <t>Полина Андреева</t>
-[...5 lines deleted...]
-    <t>24.03</t>
+    <t>Антонина Андреева</t>
+  </si>
+  <si>
+    <t>31.87</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>31.95</t>
   </si>
   <si>
     <t>25.98</t>
   </si>
   <si>
-    <t>Антонина Андреева</t>
-[...7 lines deleted...]
-  <si>
     <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>39.70</t>
   </si>
   <si>
     <t>26.32</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>39.81</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
     <t>Михаил Иванов</t>
   </si>
   <si>
     <t>14.82</t>
   </si>
   <si>
     <t>Арсений Прокаев</t>
   </si>
   <si>
     <t>52.22</t>
   </si>
   <si>
     <t>Михаил Бормосов</t>
   </si>
   <si>
     <t>55.15</t>
-  </si>
-[...1 lines deleted...]
-    <t>Александр Зингер</t>
   </si>
   <si>
     <t>Дмитрий Чесноков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1495,65 +1498,65 @@
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>126</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D45" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>134</v>
@@ -1638,126 +1641,134 @@
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>152</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D52" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>155</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D53" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
+        <v>157</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="D54" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="D55" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
+        <v>163</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C56" s="1"/>
       <c r="D56" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>166</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>168</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
+      <c r="A59">
+        <v>58</v>
+      </c>
       <c r="B59" t="s">
         <v>170</v>
       </c>
       <c r="C59" s="1"/>
+      <c r="D59" t="s">
+        <v>171</v>
+      </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>