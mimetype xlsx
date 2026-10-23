--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -29,276 +29,276 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>42.17</t>
-[...2 lines deleted...]
-    <t>34.47</t>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>53.60</t>
+  </si>
+  <si>
+    <t>48.25</t>
+  </si>
+  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>53.64</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
-    <t>55.63</t>
+    <t>50.38</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:00.52</t>
+  </si>
+  <si>
+    <t>53.18</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>1:02.02</t>
   </si>
   <si>
-    <t>55.61</t>
+    <t>53.21</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
     <t>Екатерина Полежаева</t>
   </si>
   <si>
     <t>1:16.20</t>
   </si>
   <si>
     <t>1:07.28</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
-    <t>1:16.12</t>
+    <t>1:11.87</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>1:34.10</t>
+  </si>
+  <si>
+    <t>1:24.69</t>
+  </si>
+  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>1:40.82</t>
   </si>
   <si>
     <t>1:24.06</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>1:43.39</t>
-[...2 lines deleted...]
-    <t>1:30.85</t>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>1:51.20</t>
   </si>
   <si>
     <t>1:31.58</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>1:51.90</t>
   </si>
   <si>
     <t>1:38.46</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>2:06.44</t>
   </si>
@@ -904,79 +904,79 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>