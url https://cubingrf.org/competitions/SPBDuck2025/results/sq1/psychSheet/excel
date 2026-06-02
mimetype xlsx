--- v2 (2026-03-03)
+++ v3 (2026-06-02)
@@ -17,372 +17,372 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Владимир Филин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
-    <t>6.55</t>
-[...5 lines deleted...]
-    <t>9.82</t>
+    <t>6.10</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...8 lines deleted...]
-    <t>Екатерина Канева</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>12.08</t>
+  </si>
+  <si>
+    <t>8.39</t>
+  </si>
+  <si>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...2 lines deleted...]
-    <t>14.26</t>
+    <t>Aleksandr Kropotov</t>
+  </si>
+  <si>
+    <t>13.74</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>15.83</t>
   </si>
   <si>
     <t>12.41</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>18.52</t>
+  </si>
+  <si>
+    <t>12.27</t>
+  </si>
+  <si>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...8 lines deleted...]
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>21.24</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>17.21</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>21.97</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>22.60</t>
   </si>
   <si>
     <t>16.90</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>23.59</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...2 lines deleted...]
-    <t>25.33</t>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>25.02</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>25.81</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>27.99</t>
   </si>
   <si>
     <t>14.97</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>30.78</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>23.38</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>34.90</t>
   </si>
   <si>
     <t>29.32</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
+    <t>Bogdan Bekzhanov</t>
   </si>
   <si>
     <t>34.99</t>
   </si>
   <si>
     <t>26.57</t>
   </si>
   <si>
-    <t>Пётр Шипицин</t>
+    <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>41.37</t>
   </si>
   <si>
     <t>30.93</t>
   </si>
   <si>
-    <t>Александр Минко</t>
+    <t>Diana Murnik</t>
+  </si>
+  <si>
+    <t>41.55</t>
+  </si>
+  <si>
+    <t>26.33</t>
+  </si>
+  <si>
+    <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>42.98</t>
   </si>
   <si>
     <t>29.44</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...8 lines deleted...]
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>44.29</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>44.61</t>
   </si>
   <si>
     <t>31.61</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>48.47</t>
   </si>
   <si>
     <t>28.93</t>
   </si>
   <si>
-    <t>Владимир Буковец</t>
+    <t>Vladimir Bukovets</t>
   </si>
   <si>
     <t>53.98</t>
   </si>
   <si>
-    <t>42.34</t>
-[...2 lines deleted...]
-    <t>Михаил Иванов</t>
+    <t>40.70</t>
+  </si>
+  <si>
+    <t>Mikhail Ivanov</t>
   </si>
   <si>
     <t>1:01.30</t>
   </si>
   <si>
     <t>46.94</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>44.73</t>
   </si>
   <si>
-    <t>Дмитрий Чесноков</t>
+    <t>Dmitrii Chesnokov</t>
   </si>
   <si>
     <t>1:05.33</t>
   </si>
   <si>
-    <t>Андрей Севастьянов</t>
-[...5 lines deleted...]
-    <t>Пётр Ануков</t>
+    <t>Andrey Sevastʹyanov</t>
+  </si>
+  <si>
+    <t>Kirill Afonin</t>
+  </si>
+  <si>
+    <t>Pëtr Anukov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>