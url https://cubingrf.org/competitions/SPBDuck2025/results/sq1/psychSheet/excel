--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -56,182 +56,182 @@
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Makar Tihonov</t>
   </si>
   <si>
-    <t>12.08</t>
-[...2 lines deleted...]
-    <t>8.39</t>
+    <t>10.79</t>
+  </si>
+  <si>
+    <t>8.31</t>
   </si>
   <si>
     <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
     <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>13.74</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>15.83</t>
   </si>
   <si>
     <t>12.41</t>
   </si>
   <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>16.35</t>
+  </si>
+  <si>
+    <t>12.27</t>
+  </si>
+  <si>
     <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
-[...7 lines deleted...]
-  <si>
     <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>21.24</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
     <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>17.21</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
-    <t>21.97</t>
+    <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>22.60</t>
   </si>
   <si>
     <t>16.90</t>
   </si>
   <si>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>23.46</t>
+  </si>
+  <si>
+    <t>16.62</t>
+  </si>
+  <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>23.59</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
-[...7 lines deleted...]
-  <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>25.81</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>27.99</t>
   </si>
   <si>
     <t>14.97</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
@@ -245,51 +245,51 @@
   <si>
     <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>23.38</t>
   </si>
   <si>
     <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>34.90</t>
   </si>
   <si>
     <t>29.32</t>
   </si>
   <si>
     <t>Bogdan Bekzhanov</t>
   </si>
   <si>
     <t>34.99</t>
   </si>
   <si>
-    <t>26.57</t>
+    <t>26.32</t>
   </si>
   <si>
     <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>41.37</t>
   </si>
   <si>
     <t>30.93</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>41.55</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
     <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>42.98</t>
   </si>