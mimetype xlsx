--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -17,372 +17,372 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Vladimir Filin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
+    <t>Макар Тихонов</t>
   </si>
   <si>
     <t>10.79</t>
   </si>
   <si>
-    <t>8.31</t>
-[...2 lines deleted...]
-    <t>Ekaterina Kaneva</t>
+    <t>8.18</t>
+  </si>
+  <si>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>13.74</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>15.83</t>
   </si>
   <si>
     <t>12.41</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>16.35</t>
   </si>
   <si>
-    <t>12.27</t>
-[...2 lines deleted...]
-    <t>Vyacheslav Sizov</t>
+    <t>10.29</t>
+  </si>
+  <si>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Максим Милосердов</t>
+  </si>
+  <si>
+    <t>18.40</t>
+  </si>
+  <si>
+    <t>14.22</t>
+  </si>
+  <si>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>20.39</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>21.24</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
-    <t>Maksim Miloserdov</t>
-[...8 lines deleted...]
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>22.60</t>
   </si>
   <si>
     <t>16.90</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>23.59</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>25.81</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>27.99</t>
   </si>
   <si>
     <t>14.97</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>28.49</t>
+  </si>
+  <si>
+    <t>22.16</t>
+  </si>
+  <si>
+    <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>30.78</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>23.38</t>
   </si>
   <si>
-    <t>Artemiy Stukarchuk</t>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>34.90</t>
   </si>
   <si>
     <t>29.32</t>
   </si>
   <si>
-    <t>Bogdan Bekzhanov</t>
-[...8 lines deleted...]
-    <t>Petr Shipitsin</t>
+    <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>41.37</t>
   </si>
   <si>
     <t>30.93</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>41.55</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
-    <t>Aleksandr Minko</t>
+    <t>Александр Минко</t>
   </si>
   <si>
     <t>42.98</t>
   </si>
   <si>
     <t>29.44</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>44.29</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>44.61</t>
   </si>
   <si>
     <t>31.61</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>48.47</t>
   </si>
   <si>
     <t>28.93</t>
   </si>
   <si>
-    <t>Vladimir Bukovets</t>
+    <t>Владимир Буковец</t>
   </si>
   <si>
     <t>53.98</t>
   </si>
   <si>
     <t>40.70</t>
   </si>
   <si>
-    <t>Mikhail Ivanov</t>
+    <t>Михаил Иванов</t>
   </si>
   <si>
     <t>1:01.30</t>
   </si>
   <si>
     <t>46.94</t>
   </si>
   <si>
-    <t>Vasilii Nikolashin</t>
+    <t>Василий Николашин</t>
   </si>
   <si>
     <t>44.73</t>
   </si>
   <si>
-    <t>Dmitrii Chesnokov</t>
+    <t>Дмитрий Чесноков</t>
   </si>
   <si>
     <t>1:05.33</t>
   </si>
   <si>
-    <t>Andrey Sevastʹyanov</t>
-[...5 lines deleted...]
-    <t>Pëtr Anukov</t>
+    <t>Андрей Севастьянов</t>
+  </si>
+  <si>
+    <t>Кирилл Афонин</t>
+  </si>
+  <si>
+    <t>Пётр Ануков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1001,51 +1001,51 @@
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>67</v>