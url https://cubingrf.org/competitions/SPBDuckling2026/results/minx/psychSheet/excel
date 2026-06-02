--- v0 (2026-04-18)
+++ v1 (2026-06-02)
@@ -12,419 +12,485 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>43.45</t>
+  </si>
+  <si>
+    <t>37.74</t>
+  </si>
+  <si>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...8 lines deleted...]
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Andrey Panov</t>
+  </si>
+  <si>
+    <t>48.19</t>
+  </si>
+  <si>
+    <t>45.03</t>
+  </si>
+  <si>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...8 lines deleted...]
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
-    <t>58.39</t>
-[...14 lines deleted...]
-    <t>1:14.74</t>
+    <t>55.63</t>
+  </si>
+  <si>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>1:05.05</t>
+  </si>
+  <si>
+    <t>57.94</t>
+  </si>
+  <si>
+    <t>Mikhail Dreval</t>
+  </si>
+  <si>
+    <t>1:06.10</t>
+  </si>
+  <si>
+    <t>52.96</t>
+  </si>
+  <si>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>1:06.39</t>
+  </si>
+  <si>
+    <t>58.88</t>
+  </si>
+  <si>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>1:12.02</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...17 lines deleted...]
-    <t>Александр Кропотов</t>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>1:16.62</t>
+  </si>
+  <si>
+    <t>1:12.35</t>
+  </si>
+  <si>
+    <t>Nikita Mayorov</t>
+  </si>
+  <si>
+    <t>1:28.04</t>
+  </si>
+  <si>
+    <t>1:20.29</t>
+  </si>
+  <si>
+    <t>Kirill Pritula</t>
+  </si>
+  <si>
+    <t>1:28.81</t>
+  </si>
+  <si>
+    <t>1:23.46</t>
+  </si>
+  <si>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...8 lines deleted...]
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>1:40.82</t>
   </si>
   <si>
     <t>1:24.06</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Yan Mauchun</t>
+  </si>
+  <si>
+    <t>1:47.23</t>
+  </si>
+  <si>
+    <t>1:27.19</t>
+  </si>
+  <si>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>1:51.20</t>
   </si>
   <si>
     <t>1:31.58</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>2:06.44</t>
   </si>
   <si>
     <t>1:56.26</t>
   </si>
   <si>
-    <t>Никита Майоров</t>
-[...11 lines deleted...]
-    <t>2:25.87</t>
+    <t>Roman Fotiev</t>
+  </si>
+  <si>
+    <t>2:15.31</t>
   </si>
   <si>
     <t>2:01.57</t>
   </si>
   <si>
-    <t>Артём Савёлов</t>
-[...8 lines deleted...]
-    <t>Полина Саврасова</t>
+    <t>Miron Golovatyi</t>
+  </si>
+  <si>
+    <t>2:15.35</t>
+  </si>
+  <si>
+    <t>2:01.90</t>
+  </si>
+  <si>
+    <t>Mikhail Stepanov</t>
+  </si>
+  <si>
+    <t>2:19.35</t>
+  </si>
+  <si>
+    <t>2:12.92</t>
+  </si>
+  <si>
+    <t>David Kivirian</t>
+  </si>
+  <si>
+    <t>2:24.11</t>
+  </si>
+  <si>
+    <t>2:11.83</t>
+  </si>
+  <si>
+    <t>Artyom Savyolov</t>
+  </si>
+  <si>
+    <t>2:25.45</t>
+  </si>
+  <si>
+    <t>2:07.90</t>
+  </si>
+  <si>
+    <t>Ekaterina Kusacheva</t>
+  </si>
+  <si>
+    <t>2:37.03</t>
+  </si>
+  <si>
+    <t>2:12.95</t>
+  </si>
+  <si>
+    <t>Polina Savrasova</t>
   </si>
   <si>
     <t>2:40.67</t>
   </si>
   <si>
     <t>2:23.61</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Vladimir Bukovets</t>
+  </si>
+  <si>
+    <t>2:43.62</t>
+  </si>
+  <si>
+    <t>2:08.75</t>
+  </si>
+  <si>
+    <t>Yegor Yeremin</t>
+  </si>
+  <si>
+    <t>2:44.02</t>
   </si>
   <si>
     <t>2:18.01</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
+    <t>Timofej Cyganov</t>
+  </si>
+  <si>
+    <t>2:47.39</t>
+  </si>
+  <si>
+    <t>2:28.37</t>
+  </si>
+  <si>
+    <t>Diana Murnik</t>
+  </si>
+  <si>
+    <t>2:52.02</t>
+  </si>
+  <si>
+    <t>2:21.71</t>
+  </si>
+  <si>
+    <t>Andrei Kolesnikov</t>
+  </si>
+  <si>
+    <t>2:53.29</t>
+  </si>
+  <si>
+    <t>2:37.09</t>
+  </si>
+  <si>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>2:58.83</t>
+  </si>
+  <si>
+    <t>2:16.99</t>
+  </si>
+  <si>
+    <t>Matvey Virekhovskiy</t>
+  </si>
+  <si>
+    <t>3:15.90</t>
+  </si>
+  <si>
+    <t>2:35.25</t>
+  </si>
+  <si>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
-[...35 lines deleted...]
-    <t>Александр Минко</t>
+    <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>2:53.24</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...5 lines deleted...]
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
-    <t>Артём Бурмагин</t>
+    <t>Artëm Burmagin</t>
   </si>
   <si>
     <t>3:28.63</t>
   </si>
   <si>
-    <t>Андрей Севастьянов</t>
+    <t>Andrey Sevastʹyanov</t>
   </si>
   <si>
     <t>3:43.41</t>
   </si>
   <si>
-    <t>Александр Контребуц</t>
-[...41 lines deleted...]
-    <t>Ян Мовчун</t>
+    <t>David Melikyan</t>
+  </si>
+  <si>
+    <t>4:17.42</t>
+  </si>
+  <si>
+    <t>Timothey Rachnov</t>
+  </si>
+  <si>
+    <t>4:23.76</t>
+  </si>
+  <si>
+    <t>Mariya Beloglazova</t>
+  </si>
+  <si>
+    <t>4:24.04</t>
+  </si>
+  <si>
+    <t>Vasiliy Bagayev</t>
+  </si>
+  <si>
+    <t>4:57.49</t>
+  </si>
+  <si>
+    <t>Alexander Kontrebutz</t>
+  </si>
+  <si>
+    <t>Alexander Fomchenkov</t>
+  </si>
+  <si>
+    <t>Alisa Ivanovskaya</t>
+  </si>
+  <si>
+    <t>Daniil Tarasov</t>
+  </si>
+  <si>
+    <t>Elena Chubareva</t>
+  </si>
+  <si>
+    <t>Ivan Shinkin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1137,286 +1203,366 @@
       <c r="D26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="1"/>
+      <c r="C28" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C29" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>86</v>
+      </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C30" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="C31" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>92</v>
+      </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C32" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>95</v>
+      </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="C33" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>98</v>
+      </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="C34" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C35" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>104</v>
+      </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C36" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>107</v>
+      </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C37" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C38" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="D38" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="C39" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>116</v>
+      </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C40" s="1"/>
+        <v>118</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
+      <c r="A41">
+        <v>40</v>
+      </c>
       <c r="B41" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1"/>
+      <c r="D41" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
+      <c r="A42">
+        <v>41</v>
+      </c>
       <c r="B42" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="C42" s="1"/>
+      <c r="D42" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
+      <c r="A43">
+        <v>42</v>
+      </c>
       <c r="B43" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="C43" s="1"/>
+      <c r="D43" t="s">
+        <v>126</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
+      <c r="A44">
+        <v>43</v>
+      </c>
       <c r="B44" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1"/>
+      <c r="D44" t="s">
+        <v>128</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
+      <c r="A45">
+        <v>44</v>
+      </c>
       <c r="B45" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="C45" s="1"/>
+      <c r="D45" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
+      <c r="A46">
+        <v>45</v>
+      </c>
       <c r="B46" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="C46" s="1"/>
+      <c r="D46" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
+      <c r="A47">
+        <v>46</v>
+      </c>
       <c r="B47" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="C47" s="1"/>
+      <c r="D47" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
+      <c r="A48">
+        <v>47</v>
+      </c>
       <c r="B48" t="s">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1"/>
+      <c r="D48" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
+      <c r="A49">
+        <v>48</v>
+      </c>
       <c r="B49" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="C49" s="1"/>
+      <c r="D49" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="C50" s="1"/>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="C51" s="1"/>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="C52" s="1"/>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1"/>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C54" s="1"/>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="C55" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>