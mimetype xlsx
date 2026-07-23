--- v1 (2026-06-02)
+++ v2 (2026-07-23)
@@ -17,480 +17,480 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>59.85</t>
+  </si>
+  <si>
+    <t>55.48</t>
+  </si>
+  <si>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
     <t>55.63</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Mikhail Dreval</t>
+    <t>Михаил Древаль</t>
   </si>
   <si>
     <t>1:06.10</t>
   </si>
   <si>
     <t>52.96</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
-[...8 lines deleted...]
-    <t>Makar Tihonov</t>
+    <t>Макар Тихонов</t>
   </si>
   <si>
     <t>1:12.02</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
+    <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
     <t>1:12.35</t>
   </si>
   <si>
-    <t>Nikita Mayorov</t>
+    <t>Никита Майоров</t>
   </si>
   <si>
     <t>1:28.04</t>
   </si>
   <si>
     <t>1:20.29</t>
   </si>
   <si>
-    <t>Kirill Pritula</t>
+    <t>Кирилл Притула</t>
   </si>
   <si>
     <t>1:28.81</t>
   </si>
   <si>
     <t>1:23.46</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
-    <t>Maksim Miloserdov</t>
+    <t>Максим Милосердов</t>
   </si>
   <si>
     <t>1:40.82</t>
   </si>
   <si>
     <t>1:24.06</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
-    <t>Yan Mauchun</t>
+    <t>Ян Мовчун</t>
   </si>
   <si>
     <t>1:47.23</t>
   </si>
   <si>
     <t>1:27.19</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>1:51.20</t>
   </si>
   <si>
     <t>1:31.58</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>2:06.44</t>
   </si>
   <si>
     <t>1:56.26</t>
   </si>
   <si>
-    <t>Roman Fotiev</t>
+    <t>Роман Фотиев</t>
   </si>
   <si>
     <t>2:15.31</t>
   </si>
   <si>
     <t>2:01.57</t>
   </si>
   <si>
-    <t>Miron Golovatyi</t>
+    <t>Мирон Головатый</t>
   </si>
   <si>
     <t>2:15.35</t>
   </si>
   <si>
     <t>2:01.90</t>
   </si>
   <si>
-    <t>Mikhail Stepanov</t>
+    <t>Михаил Степанов</t>
   </si>
   <si>
     <t>2:19.35</t>
   </si>
   <si>
     <t>2:12.92</t>
   </si>
   <si>
-    <t>David Kivirian</t>
+    <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>2:24.11</t>
   </si>
   <si>
     <t>2:11.83</t>
   </si>
   <si>
-    <t>Artyom Savyolov</t>
+    <t>Артём Савёлов</t>
   </si>
   <si>
     <t>2:25.45</t>
   </si>
   <si>
     <t>2:07.90</t>
   </si>
   <si>
-    <t>Ekaterina Kusacheva</t>
+    <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>2:37.03</t>
   </si>
   <si>
     <t>2:12.95</t>
   </si>
   <si>
-    <t>Polina Savrasova</t>
+    <t>Полина Саврасова</t>
   </si>
   <si>
     <t>2:40.67</t>
   </si>
   <si>
     <t>2:23.61</t>
   </si>
   <si>
-    <t>Vladimir Bukovets</t>
+    <t>Владимир Буковец</t>
   </si>
   <si>
     <t>2:43.62</t>
   </si>
   <si>
     <t>2:08.75</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:44.02</t>
   </si>
   <si>
     <t>2:18.01</t>
   </si>
   <si>
-    <t>Timofej Cyganov</t>
+    <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>2:47.39</t>
   </si>
   <si>
     <t>2:28.37</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
   </si>
   <si>
-    <t>Andrei Kolesnikov</t>
+    <t>Андрей Колесников</t>
   </si>
   <si>
     <t>2:53.29</t>
   </si>
   <si>
     <t>2:37.09</t>
   </si>
   <si>
-    <t>Vladimir Serebrennikov</t>
+    <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>2:58.83</t>
   </si>
   <si>
     <t>2:16.99</t>
   </si>
   <si>
-    <t>Matvey Virekhovskiy</t>
+    <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>3:15.90</t>
   </si>
   <si>
     <t>2:35.25</t>
   </si>
   <si>
-    <t>Pëtr Anukov</t>
+    <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
-    <t>Aleksandr Minko</t>
+    <t>Александр Минко</t>
   </si>
   <si>
     <t>2:53.24</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
-    <t>Artëm Burmagin</t>
+    <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>3:28.63</t>
   </si>
   <si>
-    <t>Andrey Sevastʹyanov</t>
+    <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>3:43.41</t>
   </si>
   <si>
-    <t>David Melikyan</t>
+    <t>Давид Меликян</t>
   </si>
   <si>
     <t>4:17.42</t>
   </si>
   <si>
-    <t>Timothey Rachnov</t>
+    <t>Тимофей Рачнов</t>
   </si>
   <si>
     <t>4:23.76</t>
   </si>
   <si>
-    <t>Mariya Beloglazova</t>
+    <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>4:24.04</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
+    <t>Василий Багаев</t>
   </si>
   <si>
     <t>4:57.49</t>
   </si>
   <si>
-    <t>Alexander Kontrebutz</t>
-[...14 lines deleted...]
-    <t>Ivan Shinkin</t>
+    <t>Александр Контребуц</t>
+  </si>
+  <si>
+    <t>Александр Фомченков</t>
+  </si>
+  <si>
+    <t>Алиса Ивановская</t>
+  </si>
+  <si>
+    <t>Даниил Тарасов</t>
+  </si>
+  <si>
+    <t>Елена Чубарева</t>
+  </si>
+  <si>
+    <t>Иван Шинкин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>