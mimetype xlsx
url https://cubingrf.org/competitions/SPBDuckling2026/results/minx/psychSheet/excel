--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -95,123 +95,123 @@
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
-    <t>54.15</t>
+    <t>53.64</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
     <t>55.48</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
     <t>55.63</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>1:03.93</t>
+  </si>
+  <si>
+    <t>52.96</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...7 lines deleted...]
-  <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
-    <t>1:12.02</t>
+    <t>1:08.12</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
     <t>1:12.35</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
   <si>
     <t>1:28.04</t>
   </si>
   <si>
     <t>1:20.29</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
     <t>1:28.81</t>
   </si>
   <si>
-    <t>1:23.46</t>
+    <t>1:22.21</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
@@ -266,62 +266,71 @@
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>2:06.44</t>
   </si>
   <si>
     <t>1:56.26</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>2:15.31</t>
   </si>
   <si>
     <t>2:01.57</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>2:15.35</t>
   </si>
   <si>
-    <t>2:01.90</t>
+    <t>1:57.33</t>
   </si>
   <si>
     <t>Михаил Степанов</t>
   </si>
   <si>
     <t>2:19.35</t>
   </si>
   <si>
     <t>2:12.92</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:21.01</t>
+  </si>
+  <si>
+    <t>2:01.04</t>
+  </si>
+  <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>2:24.11</t>
   </si>
   <si>
     <t>2:11.83</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>2:25.45</t>
   </si>
   <si>
     <t>2:07.90</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>2:37.03</t>
   </si>
   <si>
     <t>2:12.95</t>
@@ -357,59 +366,50 @@
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>2:47.39</t>
   </si>
   <si>
     <t>2:28.37</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>2:53.29</t>
   </si>
   <si>
     <t>2:37.09</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:16.99</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>3:15.90</t>
   </si>
   <si>
     <t>2:35.25</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>2:53.24</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>