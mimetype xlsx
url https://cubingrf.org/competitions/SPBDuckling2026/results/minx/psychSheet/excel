--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -17,480 +17,480 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...17 lines deleted...]
-    <t>Вадим Сухарев</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
+  </si>
+  <si>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Andrey Panov</t>
+  </si>
+  <si>
+    <t>46.76</t>
+  </si>
+  <si>
+    <t>44.23</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...8 lines deleted...]
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Mikhail Dreval</t>
+  </si>
+  <si>
+    <t>53.60</t>
+  </si>
+  <si>
+    <t>48.25</t>
+  </si>
+  <si>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>53.64</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
+    <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
     <t>55.48</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
-    <t>55.63</t>
-[...11 lines deleted...]
-    <t>Владимир Филин</t>
+    <t>50.38</t>
+  </si>
+  <si>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>1:00.52</t>
+  </si>
+  <si>
+    <t>53.18</t>
+  </si>
+  <si>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...35 lines deleted...]
-    <t>Александр Кропотов</t>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>1:11.73</t>
+  </si>
+  <si>
+    <t>1:05.75</t>
+  </si>
+  <si>
+    <t>Nikita Mayorov</t>
+  </si>
+  <si>
+    <t>1:16.64</t>
+  </si>
+  <si>
+    <t>1:01.63</t>
+  </si>
+  <si>
+    <t>Kirill Pritula</t>
+  </si>
+  <si>
+    <t>1:25.44</t>
+  </si>
+  <si>
+    <t>1:16.56</t>
+  </si>
+  <si>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Yan Mauchun</t>
+  </si>
+  <si>
+    <t>1:30.03</t>
+  </si>
+  <si>
+    <t>1:23.23</t>
+  </si>
+  <si>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Kseniya Varfolomeeva</t>
+  </si>
+  <si>
+    <t>1:34.10</t>
+  </si>
+  <si>
+    <t>1:24.69</t>
+  </si>
+  <si>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...8 lines deleted...]
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>1:40.82</t>
   </si>
   <si>
     <t>1:24.06</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
-[...17 lines deleted...]
-    <t>Иван Смирнов</t>
+    <t>Gabriella Ivakhnitskaya</t>
+  </si>
+  <si>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
+  </si>
+  <si>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>1:51.20</t>
   </si>
   <si>
     <t>1:31.58</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Roman Fotiev</t>
+  </si>
+  <si>
+    <t>2:04.40</t>
+  </si>
+  <si>
+    <t>1:57.52</t>
+  </si>
+  <si>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>2:06.44</t>
   </si>
   <si>
     <t>1:56.26</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...8 lines deleted...]
-    <t>Мирон Головатый</t>
+    <t>Miron Golovatyi</t>
   </si>
   <si>
     <t>2:15.35</t>
   </si>
   <si>
     <t>1:57.33</t>
   </si>
   <si>
-    <t>Михаил Степанов</t>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>2:19.06</t>
+  </si>
+  <si>
+    <t>2:01.04</t>
+  </si>
+  <si>
+    <t>Mikhail Stepanov</t>
   </si>
   <si>
     <t>2:19.35</t>
   </si>
   <si>
     <t>2:12.92</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...8 lines deleted...]
-    <t>Давид Кивирьян</t>
+    <t>David Kivirian</t>
   </si>
   <si>
     <t>2:24.11</t>
   </si>
   <si>
     <t>2:11.83</t>
   </si>
   <si>
-    <t>Артём Савёлов</t>
+    <t>Artyom Savyolov</t>
   </si>
   <si>
     <t>2:25.45</t>
   </si>
   <si>
     <t>2:07.90</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
+    <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>2:37.03</t>
   </si>
   <si>
     <t>2:12.95</t>
   </si>
   <si>
-    <t>Полина Саврасова</t>
+    <t>Polina Savrasova</t>
   </si>
   <si>
     <t>2:40.67</t>
   </si>
   <si>
     <t>2:23.61</t>
   </si>
   <si>
-    <t>Владимир Буковец</t>
+    <t>Vladimir Bukovets</t>
   </si>
   <si>
     <t>2:43.62</t>
   </si>
   <si>
     <t>2:08.75</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>2:44.02</t>
   </si>
   <si>
     <t>2:18.01</t>
   </si>
   <si>
-    <t>Тимофей Цыганов</t>
+    <t>Timofej Cyganov</t>
   </si>
   <si>
     <t>2:47.39</t>
   </si>
   <si>
     <t>2:28.37</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
   </si>
   <si>
-    <t>Андрей Колесников</t>
+    <t>Andrei Kolesnikov</t>
   </si>
   <si>
     <t>2:53.29</t>
   </si>
   <si>
     <t>2:37.09</t>
   </si>
   <si>
-    <t>Матвей Виреховский</t>
+    <t>Matvey Virekhovskiy</t>
   </si>
   <si>
     <t>3:15.90</t>
   </si>
   <si>
     <t>2:35.25</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
-    <t>Александр Минко</t>
+    <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>2:53.24</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
-    <t>Артём Бурмагин</t>
+    <t>Artëm Burmagin</t>
   </si>
   <si>
     <t>3:28.63</t>
   </si>
   <si>
-    <t>Андрей Севастьянов</t>
+    <t>Andrey Sevastʹyanov</t>
   </si>
   <si>
     <t>3:43.41</t>
   </si>
   <si>
-    <t>Давид Меликян</t>
-[...5 lines deleted...]
-    <t>Тимофей Рачнов</t>
+    <t>David Melikyan</t>
+  </si>
+  <si>
+    <t>3:54.39</t>
+  </si>
+  <si>
+    <t>Vasiliy Bagayev</t>
+  </si>
+  <si>
+    <t>3:56.71</t>
+  </si>
+  <si>
+    <t>Timothey Rachnov</t>
   </si>
   <si>
     <t>4:23.76</t>
   </si>
   <si>
-    <t>Мария Белоглазова</t>
+    <t>Mariya Beloglazova</t>
   </si>
   <si>
     <t>4:24.04</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...20 lines deleted...]
-    <t>Иван Шинкин</t>
+    <t>Alexander Kontrebutz</t>
+  </si>
+  <si>
+    <t>Alexander Fomchenkov</t>
+  </si>
+  <si>
+    <t>Alisa Ivanovskaya</t>
+  </si>
+  <si>
+    <t>Daniil Tarasov</t>
+  </si>
+  <si>
+    <t>Elena Chubareva</t>
+  </si>
+  <si>
+    <t>Ivan Shinkin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>