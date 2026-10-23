--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -71,750 +71,750 @@
   <si>
     <t>2.82</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>2.04</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>2.96</t>
+    <t>2.68</t>
+  </si>
+  <si>
+    <t>Семён Кудрявцев</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>3.48</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>4.17</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>4.61</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
-    <t>3.85</t>
+    <t>2.18</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>5.12</t>
   </si>
   <si>
-    <t>3.69</t>
-[...8 lines deleted...]
-    <t>3.84</t>
+    <t>3.28</t>
+  </si>
+  <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>5.23</t>
+  </si>
+  <si>
+    <t>2.76</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>5.59</t>
   </si>
   <si>
-    <t>2.76</t>
-[...5 lines deleted...]
-    <t>5.69</t>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>3.79</t>
   </si>
   <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
     <t>Максим Тихонов</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
     <t>5.70</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...7 lines deleted...]
-  <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>3.74</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>6.94</t>
   </si>
   <si>
     <t>4.43</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
     <t>5.52</t>
   </si>
   <si>
     <t>Ян Мовчун</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
-    <t>5.43</t>
+    <t>4.68</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
-    <t>4.69</t>
+    <t>4.13</t>
+  </si>
+  <si>
+    <t>Полина Саврасова</t>
+  </si>
+  <si>
+    <t>7.30</t>
+  </si>
+  <si>
+    <t>5.38</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
+    <t>3.91</t>
+  </si>
+  <si>
+    <t>Андрей Колесников</t>
+  </si>
+  <si>
+    <t>7.47</t>
+  </si>
+  <si>
+    <t>5.92</t>
+  </si>
+  <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
     <t>4.25</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>7.71</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>7.99</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
-    <t>8.35</t>
-[...2 lines deleted...]
-    <t>5.79</t>
+    <t>8.15</t>
+  </si>
+  <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>8.45</t>
+  </si>
+  <si>
+    <t>3.95</t>
+  </si>
+  <si>
+    <t>Александр Контребуц</t>
+  </si>
+  <si>
+    <t>8.70</t>
+  </si>
+  <si>
+    <t>5.32</t>
   </si>
   <si>
     <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>8.77</t>
   </si>
   <si>
     <t>6.25</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>8.80</t>
+    <t>8.79</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>9.00</t>
   </si>
   <si>
     <t>5.27</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
-    <t>7.04</t>
-[...8 lines deleted...]
-    <t>5.13</t>
+    <t>6.55</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>Лев Гершман</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>9.47</t>
+  </si>
+  <si>
+    <t>6.99</t>
+  </si>
+  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>6.03</t>
-[...8 lines deleted...]
-    <t>7.18</t>
+    <t>6.02</t>
+  </si>
+  <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>9.84</t>
+  </si>
+  <si>
+    <t>6.24</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>9.92</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>10.21</t>
   </si>
   <si>
     <t>6.96</t>
   </si>
   <si>
+    <t>Тимофей Ольков</t>
+  </si>
+  <si>
+    <t>10.29</t>
+  </si>
+  <si>
+    <t>6.08</t>
+  </si>
+  <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>10.41</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>6.72</t>
   </si>
   <si>
     <t>Семён Коробов</t>
   </si>
   <si>
     <t>10.47</t>
   </si>
   <si>
-    <t>10.02</t>
+    <t>9.01</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>10.48</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>10.56</t>
   </si>
   <si>
     <t>8.30</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>8.04</t>
   </si>
   <si>
     <t>Варвара Андреева</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
-    <t>Александр Контребуц</t>
-[...16 lines deleted...]
-  <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>11.36</t>
   </si>
   <si>
     <t>8.03</t>
   </si>
   <si>
     <t>Мария Подшивалова</t>
   </si>
   <si>
     <t>8.46</t>
   </si>
   <si>
+    <t>Станислав Симонов</t>
+  </si>
+  <si>
+    <t>11.96</t>
+  </si>
+  <si>
+    <t>7.70</t>
+  </si>
+  <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>Михаил Степанов</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>5.18</t>
   </si>
   <si>
     <t>Елена Чубарева</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Владислав Новожилов</t>
   </si>
   <si>
     <t>12.86</t>
   </si>
   <si>
     <t>8.36</t>
   </si>
   <si>
-    <t>Андрей Колесников</t>
-[...16 lines deleted...]
-  <si>
     <t>Георгий Рыскин</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>Данила Шитыко</t>
   </si>
   <si>
     <t>13.44</t>
   </si>
   <si>
     <t>10.55</t>
   </si>
   <si>
     <t>Карина Болотова</t>
   </si>
   <si>
     <t>13.49</t>
   </si>
   <si>
     <t>8.25</t>
   </si>
   <si>
-    <t>Станислав Симонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>14.20</t>
   </si>
   <si>
     <t>9.44</t>
   </si>
   <si>
     <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>14.93</t>
   </si>
   <si>
     <t>12.61</t>
   </si>
   <si>
+    <t>Майер Олевский</t>
+  </si>
+  <si>
+    <t>15.43</t>
+  </si>
+  <si>
+    <t>10.11</t>
+  </si>
+  <si>
     <t>Леся Силантьева</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>16.17</t>
   </si>
   <si>
-    <t>11.13</t>
+    <t>11.07</t>
+  </si>
+  <si>
+    <t>Фёдор Амельчук</t>
+  </si>
+  <si>
+    <t>16.21</t>
+  </si>
+  <si>
+    <t>13.62</t>
   </si>
   <si>
     <t>Александр Воскобойник</t>
   </si>
   <si>
     <t>16.42</t>
   </si>
   <si>
-    <t>11.51</t>
+    <t>9.58</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>16.47</t>
   </si>
   <si>
     <t>12.93</t>
   </si>
   <si>
+    <t>Александр Фомченков</t>
+  </si>
+  <si>
+    <t>16.84</t>
+  </si>
+  <si>
+    <t>11.16</t>
+  </si>
+  <si>
     <t>Артём Вербов</t>
   </si>
   <si>
     <t>17.23</t>
   </si>
   <si>
     <t>12.85</t>
   </si>
   <si>
     <t>Эрик Крыжановский</t>
   </si>
   <si>
     <t>17.44</t>
   </si>
   <si>
     <t>10.31</t>
   </si>
   <si>
-    <t>Александр Фомченков</t>
-[...16 lines deleted...]
-  <si>
     <t>Эдгар Крыжановский</t>
   </si>
   <si>
     <t>18.56</t>
   </si>
   <si>
     <t>13.73</t>
   </si>
   <si>
+    <t>Артем Симон</t>
+  </si>
+  <si>
+    <t>19.02</t>
+  </si>
+  <si>
+    <t>13.38</t>
+  </si>
+  <si>
     <t>Андрей Федоров</t>
   </si>
   <si>
     <t>20.97</t>
   </si>
   <si>
     <t>12.99</t>
   </si>
   <si>
-    <t>Фёдор Амельчук</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Вальд</t>
   </si>
   <si>
     <t>22.03</t>
   </si>
   <si>
     <t>Сергей Чаплыгин</t>
   </si>
   <si>
     <t>22.75</t>
   </si>
   <si>
     <t>18.46</t>
   </si>
   <si>
     <t>Анатолий Орешков</t>
   </si>
   <si>
     <t>23.65</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>Данила Семёнов</t>
   </si>
   <si>
     <t>25.90</t>
   </si>
   <si>
     <t>19.81</t>
   </si>
   <si>
     <t>Лев Кочетов</t>
   </si>
   <si>
     <t>29.41</t>
   </si>
   <si>
     <t>17.60</t>
-  </si>
-[...7 lines deleted...]
-    <t>26.96</t>
   </si>
   <si>
     <t>Константин Петрухин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1408,51 +1408,51 @@
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>61</v>
@@ -1548,135 +1548,135 @@
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>107</v>
@@ -1730,93 +1730,93 @@
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D41" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>131</v>
+        <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D46" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>135</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>136</v>
@@ -1825,205 +1825,205 @@
         <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>138</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D48" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>141</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D49" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>84</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D52" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
+        <v>153</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D55" t="s">
-        <v>159</v>
+        <v>87</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>160</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D56" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>163</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D57" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>166</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D58" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D59" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D60" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>174</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D61" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>177</v>
@@ -2052,65 +2052,65 @@
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D64" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>186</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D65" t="s">
-        <v>147</v>
+        <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D66" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D67" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>195</v>
@@ -2290,65 +2290,65 @@
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D81" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D82" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D83" t="s">
-        <v>240</v>
+        <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>241</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D84" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>244</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>245</v>