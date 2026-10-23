--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -41,93 +41,93 @@
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>1.83</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
-    <t>1.51</t>
+    <t>1.36</t>
   </si>
   <si>
     <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
     <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
     <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>2.08</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.21</t>
   </si>
   <si>
     <t>Fyodor Ulitovsky</t>
   </si>
   <si>
-    <t>3.15</t>
+    <t>3.10</t>
   </si>
   <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
     <t>Ilʹya Zelenin</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Bogdan Bekzhanov</t>
   </si>
   <si>
     <t>4.67</t>
   </si>
@@ -137,99 +137,99 @@
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
     <t>Vasiliy Bagayev</t>
   </si>
   <si>
     <t>5.01</t>
   </si>
   <si>
     <t>3.52</t>
   </si>
   <si>
+    <t>Semyon Kudryavtsev</t>
+  </si>
+  <si>
+    <t>5.22</t>
+  </si>
+  <si>
+    <t>2.67</t>
+  </si>
+  <si>
     <t>Stanislav Gribanov</t>
   </si>
   <si>
     <t>5.29</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
-    <t>Semen Kudryavtsev</t>
-[...7 lines deleted...]
-  <si>
     <t>Nikita Dikorev</t>
   </si>
   <si>
     <t>5.50</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
     <t>Viktor German</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>Aleksandr Kalinin</t>
   </si>
   <si>
     <t>5.76</t>
   </si>
   <si>
-    <t>3.60</t>
+    <t>3.41</t>
   </si>
   <si>
     <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>6.12</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
     <t>Dmitrii Ivanov</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
     <t>4.64</t>
   </si>
   <si>
     <t>Dmitriy Samotoenko</t>
   </si>
   <si>
     <t>6.76</t>
   </si>
@@ -284,51 +284,51 @@
   <si>
     <t>Zenoviy Novichikhin</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
     <t>8.50</t>
   </si>
   <si>
     <t>Aleksandr Evdokimov</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>11.41</t>
   </si>
   <si>
     <t>Polina Andreeva</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
-    <t>7.29</t>
+    <t>5.64</t>
   </si>
   <si>
     <t>Daniil Roslyakov</t>
   </si>
   <si>
     <t>12.10</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>Karina Bolotova</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
     <t>9.88</t>
   </si>
   <si>
     <t>Aleksey Frolov</t>
   </si>
   <si>
     <t>14.12</t>
   </si>