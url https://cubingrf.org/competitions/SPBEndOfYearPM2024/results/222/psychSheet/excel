--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -17,369 +17,369 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Владимир Филин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>2.12</t>
+  </si>
+  <si>
+    <t>1.26</t>
+  </si>
+  <si>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...8 lines deleted...]
-    <t>Лев Якименко</t>
+    <t>Lev Yakimenko</t>
   </si>
   <si>
     <t>2.33</t>
   </si>
   <si>
     <t>1.36</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
+    <t>Makar Tihonov</t>
   </si>
   <si>
     <t>2.69</t>
   </si>
   <si>
     <t>1.40</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>2.71</t>
   </si>
   <si>
     <t>1.33</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>1.88</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>3.75</t>
   </si>
   <si>
     <t>1.55</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>1.62</t>
   </si>
   <si>
-    <t>Александр Хренов</t>
+    <t>Aleksandr Hrenov</t>
   </si>
   <si>
     <t>4.36</t>
   </si>
   <si>
-    <t>3.05</t>
-[...2 lines deleted...]
-    <t>Ян Горев</t>
+    <t>2.97</t>
+  </si>
+  <si>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
-    <t>Адриан Довгаль</t>
+    <t>Adrian Dovgal</t>
   </si>
   <si>
     <t>4.83</t>
   </si>
   <si>
     <t>3.20</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
+    <t>Roman Fotiev</t>
   </si>
   <si>
     <t>5.29</t>
   </si>
   <si>
     <t>4.02</t>
   </si>
   <si>
-    <t>Иван Некрасов</t>
+    <t>Ivan Nekrasov</t>
   </si>
   <si>
     <t>5.52</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
-    <t>Евсей Ионуш</t>
+    <t>Yevsey Ionush</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
-    <t>Дониëр Насыров</t>
+    <t>Doniër Nasyrov</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
-    <t>Иван Королев</t>
+    <t>Ivan Korolev</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>5.18</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
-    <t>Иван Тимофеев</t>
+    <t>Ivan Timofeev</t>
   </si>
   <si>
     <t>7.74</t>
   </si>
   <si>
-    <t>Максим Комаров</t>
-[...2 lines deleted...]
-    <t>8.20</t>
+    <t>Maksim Komarov</t>
+  </si>
+  <si>
+    <t>8.05</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
-    <t>Артемий Савченко</t>
+    <t>Artemiy Savchenko</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
-    <t>Владимир Васильев</t>
+    <t>Vladimir Vasil`ev</t>
   </si>
   <si>
     <t>9.20</t>
   </si>
   <si>
     <t>4.01</t>
   </si>
   <si>
-    <t>Александр Савченко</t>
+    <t>Aleksandr Savchenko</t>
   </si>
   <si>
     <t>10.39</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
-    <t>Вячеслав Киселёв</t>
+    <t>Vyacheslav Kiselev</t>
   </si>
   <si>
     <t>11.86</t>
   </si>
   <si>
     <t>9.56</t>
   </si>
   <si>
-    <t>Лейла Бабаева</t>
+    <t>Leyla Babayeva</t>
   </si>
   <si>
     <t>16.77</t>
   </si>
   <si>
     <t>11.84</t>
   </si>
   <si>
-    <t>Анатолий Орешков</t>
+    <t>Anatoliy Oreshkov</t>
   </si>
   <si>
     <t>17.00</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
-    <t>Наталья Пягай</t>
+    <t>Natalia Piagai</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>14.11</t>
   </si>
   <si>
-    <t>Варвара Берлинде</t>
+    <t>Varvara Berlinde</t>
   </si>
   <si>
     <t>20.81</t>
   </si>
   <si>
     <t>11.67</t>
   </si>
   <si>
-    <t>Софья Гросс-Харачко</t>
+    <t>Sofya Gross-Kharachko</t>
   </si>
   <si>
     <t>22.11</t>
   </si>
   <si>
     <t>14.88</t>
   </si>
   <si>
-    <t>Николай Романов-Африкантов</t>
+    <t>Nikolay Romanov-Afrikantov</t>
   </si>
   <si>
     <t>25.51</t>
   </si>
   <si>
     <t>11.31</t>
   </si>
   <si>
-    <t>Мирослав Терехов</t>
+    <t>Miroslav Terekhov</t>
   </si>
   <si>
     <t>29.88</t>
   </si>
   <si>
-    <t>Владимир Гусельников</t>
-[...2 lines deleted...]
-    <t>Данила Семёнов</t>
+    <t>Vladimir Guselʹnikov</t>
+  </si>
+  <si>
+    <t>Danila Semyonov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -704,51 +704,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>