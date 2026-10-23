--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -29,168 +29,168 @@
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
-    <t>6.37</t>
+    <t>5.94</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>Vladimir Filin</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>8.53</t>
+  </si>
+  <si>
+    <t>7.44</t>
+  </si>
+  <si>
     <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>6.27</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.47</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
-[...5 lines deleted...]
-    <t>7.67</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>8.95</t>
+  </si>
+  <si>
+    <t>7.56</t>
   </si>
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>9.56</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>Ian Gorev</t>
   </si>
   <si>
     <t>9.69</t>
   </si>
   <si>
     <t>8.01</t>
   </si>
   <si>
     <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>8.19</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
-[...7 lines deleted...]
-  <si>
     <t>Lev Yakimenko</t>
   </si>
   <si>
-    <t>9.94</t>
-[...2 lines deleted...]
-    <t>8.57</t>
+    <t>9.85</t>
+  </si>
+  <si>
+    <t>7.57</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>Aleksandr Hrenov</t>
   </si>
   <si>
-    <t>12.67</t>
+    <t>12.39</t>
   </si>
   <si>
     <t>9.67</t>
   </si>
   <si>
     <t>Yegor Yeremin</t>
   </si>
   <si>
-    <t>13.08</t>
+    <t>12.88</t>
   </si>
   <si>
     <t>10.72</t>
   </si>
   <si>
     <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>14.63</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
     <t>Adrian Dovgal</t>
   </si>
   <si>
     <t>15.32</t>
   </si>
   <si>
     <t>13.06</t>
   </si>
   <si>
     <t>Ivan Nekrasov</t>
   </si>
@@ -236,51 +236,51 @@
   <si>
     <t>21.36</t>
   </si>
   <si>
     <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>25.23</t>
   </si>
   <si>
     <t>21.39</t>
   </si>
   <si>
     <t>Vladimir Vasil`ev</t>
   </si>
   <si>
     <t>27.49</t>
   </si>
   <si>
     <t>23.30</t>
   </si>
   <si>
     <t>Maksim Komarov</t>
   </si>
   <si>
-    <t>32.85</t>
+    <t>30.39</t>
   </si>
   <si>
     <t>26.93</t>
   </si>
   <si>
     <t>Aleksandr Savchenko</t>
   </si>
   <si>
     <t>34.04</t>
   </si>
   <si>
     <t>30.71</t>
   </si>
   <si>
     <t>Artemiy Savchenko</t>
   </si>
   <si>
     <t>35.13</t>
   </si>
   <si>
     <t>24.95</t>
   </si>
   <si>
     <t>Vyacheslav Kiselev</t>
   </si>