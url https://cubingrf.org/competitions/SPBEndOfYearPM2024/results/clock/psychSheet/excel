--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -12,284 +12,287 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>3.43</t>
+  </si>
+  <si>
+    <t>2.71</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
-    <t>5.87</t>
+    <t>5.48</t>
   </si>
   <si>
     <t>4.26</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>6.67</t>
-[...2 lines deleted...]
-    <t>5.71</t>
+    <t>5.99</t>
+  </si>
+  <si>
+    <t>5.36</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>7.53</t>
-[...2 lines deleted...]
-    <t>6.73</t>
+    <t>7.20</t>
+  </si>
+  <si>
+    <t>6.58</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>8.08</t>
+  </si>
+  <si>
+    <t>6.74</t>
+  </si>
+  <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>9.60</t>
+  </si>
+  <si>
+    <t>8.58</t>
+  </si>
+  <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>4.79</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>8.59</t>
-[...8 lines deleted...]
-    <t>8.58</t>
+    <t>8.55</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
     <t>9.48</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>11.55</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
     <t>Серафима Каверина</t>
   </si>
   <si>
     <t>13.14</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.04</t>
   </si>
   <si>
     <t>Дониëр Насыров</t>
   </si>
   <si>
     <t>14.12</t>
   </si>
   <si>
     <t>12.56</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
-    <t>17.05</t>
-[...2 lines deleted...]
-    <t>15.15</t>
+    <t>15.73</t>
+  </si>
+  <si>
+    <t>12.05</t>
   </si>
   <si>
     <t>Варвара Берлинде</t>
   </si>
   <si>
     <t>17.47</t>
   </si>
   <si>
     <t>14.34</t>
   </si>
   <si>
     <t>Вячеслав Киселёв</t>
   </si>
   <si>
     <t>22.04</t>
   </si>
   <si>
     <t>19.02</t>
   </si>
   <si>
     <t>Лейла Бабаева</t>
   </si>
   <si>
     <t>24.46</t>
   </si>
   <si>
     <t>19.60</t>
   </si>
   <si>
+    <t>Данила Семёнов</t>
+  </si>
+  <si>
+    <t>28.45</t>
+  </si>
+  <si>
+    <t>22.00</t>
+  </si>
+  <si>
     <t>Николай Романов-Африкантов</t>
   </si>
   <si>
     <t>31.86</t>
   </si>
   <si>
     <t>27.94</t>
   </si>
   <si>
     <t>Артемий Савченко</t>
   </si>
   <si>
     <t>41.08</t>
   </si>
   <si>
     <t>35.32</t>
-  </si>
-[...4 lines deleted...]
-    <t>38.35</t>
   </si>
   <si>
     <t>Наталья Пягай</t>
   </si>
   <si>
     <t>44.70</t>
   </si>
   <si>
     <t>Владимир Васильев</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -986,76 +989,78 @@
       <c r="D24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
-      <c r="C26" s="1"/>
+      <c r="C26" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C29" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>