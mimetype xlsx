--- v2 (2026-06-02)
+++ v3 (2026-09-07)
@@ -101,54 +101,54 @@
   <si>
     <t>6.58</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
-    <t>8.08</t>
-[...2 lines deleted...]
-    <t>6.74</t>
+    <t>7.75</t>
+  </si>
+  <si>
+    <t>6.71</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>9.60</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>4.79</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>