--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -74,225 +74,225 @@
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
     <t>4.26</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
+    <t>6.70</t>
+  </si>
+  <si>
+    <t>6.35</t>
+  </si>
+  <si>
+    <t>Дмитрий Нагирняк</t>
+  </si>
+  <si>
+    <t>7.56</t>
+  </si>
+  <si>
+    <t>6.33</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>7.66</t>
+  </si>
+  <si>
+    <t>5.32</t>
+  </si>
+  <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>7.75</t>
+  </si>
+  <si>
+    <t>6.71</t>
+  </si>
+  <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t>8.07</t>
+  </si>
+  <si>
+    <t>Александр Хренов</t>
+  </si>
+  <si>
+    <t>9.77</t>
+  </si>
+  <si>
+    <t>4.79</t>
+  </si>
+  <si>
+    <t>Николай Одегов</t>
+  </si>
+  <si>
+    <t>10.35</t>
+  </si>
+  <si>
+    <t>8.55</t>
+  </si>
+  <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>11.20</t>
+  </si>
+  <si>
     <t>7.20</t>
   </si>
   <si>
-    <t>6.58</t>
-[...64 lines deleted...]
-  <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>11.55</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
     <t>Серафима Каверина</t>
   </si>
   <si>
     <t>13.14</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.04</t>
   </si>
   <si>
     <t>Дониëр Насыров</t>
   </si>
   <si>
     <t>14.12</t>
   </si>
   <si>
     <t>12.56</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
-    <t>15.73</t>
+    <t>14.20</t>
   </si>
   <si>
     <t>12.05</t>
   </si>
   <si>
     <t>Варвара Берлинде</t>
   </si>
   <si>
     <t>17.47</t>
   </si>
   <si>
     <t>14.34</t>
   </si>
   <si>
+    <t>Артемий Савченко</t>
+  </si>
+  <si>
+    <t>18.89</t>
+  </si>
+  <si>
+    <t>14.66</t>
+  </si>
+  <si>
     <t>Вячеслав Киселёв</t>
   </si>
   <si>
     <t>22.04</t>
   </si>
   <si>
     <t>19.02</t>
   </si>
   <si>
     <t>Лейла Бабаева</t>
   </si>
   <si>
     <t>24.46</t>
   </si>
   <si>
     <t>19.60</t>
   </si>
   <si>
     <t>Данила Семёнов</t>
   </si>
   <si>
     <t>28.45</t>
   </si>
   <si>
     <t>22.00</t>
   </si>
   <si>
     <t>Николай Романов-Африкантов</t>
   </si>
   <si>
     <t>31.86</t>
   </si>
   <si>
     <t>27.94</t>
-  </si>
-[...7 lines deleted...]
-    <t>35.32</t>
   </si>
   <si>
     <t>Наталья Пягай</t>
   </si>
   <si>
     <t>44.70</t>
   </si>
   <si>
     <t>Владимир Васильев</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>