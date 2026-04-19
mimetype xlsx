--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>