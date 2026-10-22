--- v2 (2026-04-19)
+++ v3 (2026-10-22)
@@ -74,63 +74,63 @@
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
     <t>Антон Михайлик</t>
   </si>
   <si>
     <t>1:38.47</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>2:24.59</t>
+    <t>2:15.13</t>
   </si>
   <si>
     <t>Фарид Михайлов</t>
   </si>
   <si>
     <t>2:34.24</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>