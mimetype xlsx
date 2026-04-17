--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -29,51 +29,51 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>24.50</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
@@ -116,95 +116,95 @@
   <si>
     <t>37.17</t>
   </si>
   <si>
     <t>31.20</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>39.91</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Антон Михайлик</t>
   </si>
   <si>
     <t>41.16</t>
   </si>
   <si>
     <t>39.09</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Александр Безногов</t>
   </si>
   <si>
     <t>45.06</t>
   </si>
   <si>
     <t>37.97</t>
@@ -251,93 +251,93 @@
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>47.57</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
+    <t>Никита Тихомиров</t>
+  </si>
+  <si>
+    <t>59.86</t>
+  </si>
+  <si>
+    <t>56.95</t>
+  </si>
+  <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
     <t>Федор Васильев</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>49.15</t>
   </si>
   <si>
     <t>Илья Биезиньш</t>
   </si>
   <si>
     <t>1:02.30</t>
   </si>
   <si>
     <t>51.71</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:05.64</t>
   </si>
   <si>
     <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>1:21.08</t>
   </si>
   <si>
     <t>1:12.09</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>