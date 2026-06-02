--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -41,60 +41,60 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
+    <t>23.72</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>35.73</t>
   </si>
@@ -218,54 +218,54 @@
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
-    <t>54.40</t>
-[...2 lines deleted...]
-    <t>48.45</t>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
   </si>
   <si>
     <t>Илья Терешко</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>47.57</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
@@ -320,51 +320,51 @@
   <si>
     <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>1:21.08</t>
   </si>
   <si>
     <t>1:12.09</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
+    <t>1:20.35</t>
   </si>
   <si>
     <t>Андрей Крылов</t>
   </si>
   <si>
     <t>1:42.82</t>
   </si>
   <si>
     <t>1:17.33</t>
   </si>
   <si>
     <t>Андрей Застолбин</t>
   </si>
   <si>
     <t>2:00.36</t>
   </si>
   <si>
     <t>1:42.37</t>
   </si>
   <si>
     <t>Наталья Соболева</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>