--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -17,432 +17,432 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Максим Знаменщиков</t>
+    <t>Maxim Znamenshchikov</t>
   </si>
   <si>
     <t>35.73</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>36.25</t>
   </si>
   <si>
     <t>28.27</t>
   </si>
   <si>
-    <t>Фарид Михайлов</t>
+    <t>Farid Mikhaylov</t>
   </si>
   <si>
     <t>37.17</t>
   </si>
   <si>
     <t>31.20</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
-    <t>Михаил Калашников</t>
+    <t>Mikhail Kalashnikov</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Михаил Кузин</t>
+    <t>Mikhail Kuzin</t>
   </si>
   <si>
     <t>39.91</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Антон Михайлик</t>
+    <t>Anton Mikhailik</t>
   </si>
   <si>
     <t>41.16</t>
   </si>
   <si>
     <t>39.09</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
-    <t>Александр Безногов</t>
+    <t>Aleksandr Beznogov</t>
   </si>
   <si>
     <t>45.06</t>
   </si>
   <si>
     <t>37.97</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>53.87</t>
   </si>
   <si>
     <t>48.28</t>
   </si>
   <si>
-    <t>Илья Терешко</t>
+    <t>Ilʹya Tereshko</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>47.57</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Георгий Аветиков</t>
+    <t>Georgii Avetikov</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
-    <t>Никита Тихомиров</t>
+    <t>Nikita Tikhomirov</t>
   </si>
   <si>
     <t>59.86</t>
   </si>
   <si>
     <t>56.95</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
-    <t>Федор Васильев</t>
+    <t>Fyodor Vasilyev</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>49.15</t>
   </si>
   <si>
-    <t>Илья Биезиньш</t>
+    <t>Ilya Biezinsh</t>
   </si>
   <si>
     <t>1:02.30</t>
   </si>
   <si>
     <t>51.71</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Григорий Фрейдин</t>
+    <t>Grigoriy Freydin</t>
   </si>
   <si>
     <t>1:21.08</t>
   </si>
   <si>
     <t>1:12.09</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Андрей Крылов</t>
+    <t>Andrey Krylov</t>
   </si>
   <si>
     <t>1:42.82</t>
   </si>
   <si>
     <t>1:17.33</t>
   </si>
   <si>
-    <t>Андрей Застолбин</t>
+    <t>Andrey Zastolbin</t>
   </si>
   <si>
     <t>2:00.36</t>
   </si>
   <si>
     <t>1:42.37</t>
   </si>
   <si>
-    <t>Наталья Соболева</t>
+    <t>Natalya Soboleva</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
-    <t>Андрей Соколов</t>
+    <t>Andrey Sokolov</t>
   </si>
   <si>
     <t>2:11.42</t>
   </si>
   <si>
     <t>1:55.97</t>
   </si>
   <si>
-    <t>Леонид Кузьмин</t>
+    <t>Leonid Kuzmin</t>
   </si>
   <si>
     <t>59.72</t>
   </si>
   <si>
-    <t>Наталья Пягай</t>
+    <t>Natalia Piagai</t>
   </si>
   <si>
     <t>2:05.88</t>
   </si>
   <si>
-    <t>Андрей Севастьянов</t>
+    <t>Andrey Sevastʹyanov</t>
   </si>
   <si>
     <t>2:10.29</t>
   </si>
   <si>
-    <t>Артём Бурмагин</t>
+    <t>Artëm Burmagin</t>
   </si>
   <si>
     <t>2:12.39</t>
   </si>
   <si>
-    <t>Владимир Копачев</t>
+    <t>Vladimir Kopachev</t>
   </si>
   <si>
     <t>2:20.12</t>
   </si>
   <si>
-    <t>Михаил Сетый MS13</t>
+    <t>Mikhail Setyy MS13</t>
   </si>
   <si>
     <t>2:25.82</t>
   </si>
   <si>
-    <t>Алетта Курнышова</t>
-[...2 lines deleted...]
-    <t>Лейла Бабаева</t>
+    <t>Aletta Kurnyshova</t>
+  </si>
+  <si>
+    <t>Leyla Babayeva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,51 +765,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C46" sqref="C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>