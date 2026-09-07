--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -17,432 +17,432 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Anatolii Turenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
-    <t>Dmitry Gundin</t>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
-[...2 lines deleted...]
-    <t>Maxim Znamenshchikov</t>
+    <t>28.99</t>
+  </si>
+  <si>
+    <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>35.73</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
-    <t>Nikita Malykhin</t>
+    <t>Никита Малыхин</t>
   </si>
   <si>
     <t>36.25</t>
   </si>
   <si>
     <t>28.27</t>
   </si>
   <si>
-    <t>Farid Mikhaylov</t>
+    <t>Фарид Михайлов</t>
   </si>
   <si>
     <t>37.17</t>
   </si>
   <si>
     <t>31.20</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
-    <t>Mikhail Kalashnikov</t>
+    <t>Михаил Калашников</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
-[...2 lines deleted...]
-    <t>Nikolay Vasilyev</t>
+    <t>32.53</t>
+  </si>
+  <si>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Mikhail Kuzin</t>
+    <t>Михаил Кузин</t>
   </si>
   <si>
     <t>39.91</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Anton Mikhailik</t>
+    <t>Антон Михайлик</t>
   </si>
   <si>
     <t>41.16</t>
   </si>
   <si>
     <t>39.09</t>
   </si>
   <si>
-    <t>Maksim Kozlovskiy</t>
+    <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
-    <t>Aleksandr Beznogov</t>
+    <t>Александр Безногов</t>
   </si>
   <si>
     <t>45.06</t>
   </si>
   <si>
     <t>37.97</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
-[...8 lines deleted...]
-    <t>Ilʹya Tereshko</t>
+    <t>Илья Терешко</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>47.57</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Georgii Avetikov</t>
+    <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
-    <t>Nikita Tikhomirov</t>
+    <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>59.86</t>
   </si>
   <si>
     <t>56.95</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
-    <t>Fyodor Vasilyev</t>
+    <t>Федор Васильев</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>49.15</t>
   </si>
   <si>
-    <t>Ilya Biezinsh</t>
+    <t>Илья Биезиньш</t>
   </si>
   <si>
     <t>1:02.30</t>
   </si>
   <si>
     <t>51.71</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Grigoriy Freydin</t>
+    <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>1:21.08</t>
   </si>
   <si>
     <t>1:12.09</t>
   </si>
   <si>
-    <t>Nikita Kuznetsov</t>
+    <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Andrey Krylov</t>
+    <t>Андрей Крылов</t>
   </si>
   <si>
     <t>1:42.82</t>
   </si>
   <si>
     <t>1:17.33</t>
   </si>
   <si>
-    <t>Andrey Zastolbin</t>
+    <t>Андрей Застолбин</t>
   </si>
   <si>
     <t>2:00.36</t>
   </si>
   <si>
     <t>1:42.37</t>
   </si>
   <si>
-    <t>Natalya Soboleva</t>
+    <t>Наталья Соболева</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
-    <t>Andrey Sokolov</t>
+    <t>Андрей Соколов</t>
   </si>
   <si>
     <t>2:11.42</t>
   </si>
   <si>
     <t>1:55.97</t>
   </si>
   <si>
-    <t>Leonid Kuzmin</t>
+    <t>Леонид Кузьмин</t>
   </si>
   <si>
     <t>59.72</t>
   </si>
   <si>
-    <t>Natalia Piagai</t>
+    <t>Наталья Пягай</t>
   </si>
   <si>
     <t>2:05.88</t>
   </si>
   <si>
-    <t>Andrey Sevastʹyanov</t>
+    <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:10.29</t>
   </si>
   <si>
-    <t>Artëm Burmagin</t>
+    <t>Артём Бурмагин</t>
   </si>
   <si>
     <t>2:12.39</t>
   </si>
   <si>
-    <t>Vladimir Kopachev</t>
+    <t>Владимир Копачев</t>
   </si>
   <si>
     <t>2:20.12</t>
   </si>
   <si>
-    <t>Mikhail Setyy MS13</t>
+    <t>Михаил Сетый MS13</t>
   </si>
   <si>
     <t>2:25.82</t>
   </si>
   <si>
-    <t>Aletta Kurnyshova</t>
-[...2 lines deleted...]
-    <t>Leyla Babayeva</t>
+    <t>Алетта Курнышова</t>
+  </si>
+  <si>
+    <t>Лейла Бабаева</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,51 +765,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C46" sqref="C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>