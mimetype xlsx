--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -131,51 +131,51 @@
   <si>
     <t>7.79</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>8.55</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
-    <t>9.48</t>
+    <t>7.20</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>11.77</t>
   </si>
   <si>
     <t>9.41</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
@@ -212,51 +212,51 @@
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>14.85</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>14.91</t>
   </si>
   <si>
-    <t>12.05</t>
+    <t>11.39</t>
   </si>
   <si>
     <t>Федор Васильев</t>
   </si>
   <si>
     <t>15.19</t>
   </si>
   <si>
     <t>13.56</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>15.75</t>
   </si>