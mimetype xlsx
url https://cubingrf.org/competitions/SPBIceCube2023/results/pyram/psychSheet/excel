--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -62,68 +62,68 @@
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>1.99</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>3.70</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Безногов</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>3.12</t>
@@ -308,102 +308,111 @@
   <si>
     <t>9.19</t>
   </si>
   <si>
     <t>5.14</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>Фёдор Конак</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.01</t>
   </si>
   <si>
+    <t>Артём Бурмагин</t>
+  </si>
+  <si>
+    <t>9.48</t>
+  </si>
+  <si>
+    <t>8.29</t>
+  </si>
+  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
-    <t>9.50</t>
-[...8 lines deleted...]
-    <t>8.52</t>
+    <t>8.04</t>
+  </si>
+  <si>
+    <t>Пётр Ануков</t>
+  </si>
+  <si>
+    <t>11.17</t>
+  </si>
+  <si>
+    <t>6.42</t>
   </si>
   <si>
     <t>Федор Васильев</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>8.42</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
-[...5 lines deleted...]
-    <t>6.42</t>
+    <t>Никита Тихомиров</t>
+  </si>
+  <si>
+    <t>11.85</t>
+  </si>
+  <si>
+    <t>6.72</t>
   </si>
   <si>
     <t>Максим Никонов</t>
   </si>
   <si>
     <t>11.96</t>
   </si>
   <si>
     <t>8.31</t>
   </si>
   <si>
     <t>Андрей Крылов</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Андрей Застолбин</t>
   </si>
   <si>
     <t>12.35</t>
   </si>
@@ -450,59 +459,50 @@
     <t>Лидия Пяткова</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>Андрей Соколов</t>
   </si>
   <si>
     <t>14.57</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>Илья Биезиньш</t>
   </si>
   <si>
     <t>15.04</t>
   </si>
   <si>
     <t>5.99</t>
-  </si>
-[...7 lines deleted...]
-    <t>9.76</t>
   </si>
   <si>
     <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>10.80</t>
   </si>
   <si>
     <t>Илья Терешко</t>
   </si>
   <si>
     <t>16.13</t>
   </si>
   <si>
     <t>Фёдор Кутьёв</t>
   </si>
   <si>
     <t>17.11</t>
   </si>
   <si>
     <t>13.01</t>
   </si>
@@ -1678,51 +1678,51 @@
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>149</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D51" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>152</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D52" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D53" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>157</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>158</v>