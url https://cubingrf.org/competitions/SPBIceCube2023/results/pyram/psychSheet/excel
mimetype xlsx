--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -236,50 +236,59 @@
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>5.71</t>
   </si>
   <si>
     <t>Лия Кочарян</t>
   </si>
   <si>
     <t>8.56</t>
   </si>
   <si>
     <t>5.89</t>
   </si>
   <si>
+    <t>Артём Бурмагин</t>
+  </si>
+  <si>
+    <t>8.77</t>
+  </si>
+  <si>
+    <t>6.25</t>
+  </si>
+  <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>Амин Ашоур</t>
   </si>
   <si>
     <t>8.84</t>
   </si>
   <si>
     <t>3.96</t>
@@ -306,59 +315,50 @@
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>9.19</t>
   </si>
   <si>
     <t>5.14</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>Фёдор Конак</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.01</t>
-  </si>
-[...7 lines deleted...]
-    <t>8.29</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>10.60</t>
   </si>