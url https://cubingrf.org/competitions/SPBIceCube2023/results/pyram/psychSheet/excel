--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -53,68 +53,68 @@
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>1.34</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>1.99</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
     <t>Александр Безногов</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
     <t>3.09</t>
@@ -335,66 +335,66 @@
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.01</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
+    <t>Пётр Ануков</t>
+  </si>
+  <si>
+    <t>10.41</t>
+  </si>
+  <si>
+    <t>6.42</t>
+  </si>
+  <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>8.04</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.42</t>
   </si>
   <si>
     <t>Федор Васильев</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>8.42</t>
   </si>
   <si>
     <t>Никита Тихомиров</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
     <t>6.72</t>
   </si>
   <si>
     <t>Максим Никонов</t>
   </si>
   <si>
     <t>11.96</t>
   </si>