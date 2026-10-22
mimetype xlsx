--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -323,51 +323,51 @@
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>Фёдор Конак</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>6.01</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>6.03</t>
+    <t>6.02</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>10.41</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>10.60</t>
   </si>