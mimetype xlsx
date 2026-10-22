--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -89,50 +89,59 @@
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.40</t>
   </si>
   <si>
     <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
     <t>Georgii Avetikov</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
+    <t>Maksim Beliaev</t>
+  </si>
+  <si>
+    <t>3.79</t>
+  </si>
+  <si>
+    <t>2.78</t>
+  </si>
+  <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.21</t>
   </si>
   <si>
     <t>Dmitriy Lysakovskiy</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
     <t>Leonid Tarasenko</t>
@@ -170,63 +179,54 @@
   <si>
     <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>2.58</t>
   </si>
   <si>
     <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
     <t>Yegor Gerasimenko</t>
   </si>
   <si>
     <t>5.68</t>
   </si>
   <si>
-    <t>2.78</t>
-[...1 lines deleted...]
-  <si>
     <t>Nikita Zolin</t>
   </si>
   <si>
     <t>4.14</t>
-  </si>
-[...4 lines deleted...]
-    <t>5.97</t>
   </si>
   <si>
     <t>Grigoriy Gerasimenko</t>
   </si>
   <si>
     <t>6.72</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
     <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>6.92</t>
   </si>
@@ -847,110 +847,110 @@
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
@@ -973,68 +973,68 @@
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>61</v>