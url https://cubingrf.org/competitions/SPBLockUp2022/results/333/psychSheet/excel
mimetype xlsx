--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -98,192 +98,192 @@
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>11.03</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>11.83</t>
+  </si>
+  <si>
+    <t>10.92</t>
+  </si>
+  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>12.09</t>
   </si>
   <si>
     <t>9.44</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>12.35</t>
   </si>
   <si>
     <t>9.68</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>12.90</t>
   </si>
   <si>
     <t>10.85</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...2 lines deleted...]
-    <t>10.92</t>
+    <t>Максим Беляев</t>
+  </si>
+  <si>
+    <t>13.42</t>
+  </si>
+  <si>
+    <t>11.90</t>
+  </si>
+  <si>
+    <t>Дмитрий Лысаковский</t>
+  </si>
+  <si>
+    <t>13.51</t>
+  </si>
+  <si>
+    <t>11.16</t>
   </si>
   <si>
     <t>Милан Пелевин</t>
   </si>
   <si>
     <t>13.80</t>
   </si>
   <si>
     <t>11.77</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
-    <t>Дмитрий Лысаковский</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Егор Герасименко</t>
   </si>
   <si>
     <t>15.49</t>
   </si>
   <si>
     <t>11.94</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>Григорий Герасименко</t>
   </si>
   <si>
     <t>16.88</t>
   </si>
   <si>
     <t>15.14</t>
   </si>
   <si>
     <t>Фёдор Коршунов</t>
   </si>
   <si>
     <t>16.93</t>
   </si>
   <si>
     <t>13.39</t>
   </si>
   <si>
-    <t>Максим Беляев</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Леденев</t>
   </si>
   <si>
     <t>17.72</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>18.14</t>
-  </si>
-[...1 lines deleted...]
-    <t>15.09</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>18.23</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Андрей Застолбин</t>
   </si>
   <si>
     <t>18.82</t>
   </si>
   <si>
     <t>16.01</t>
   </si>
   <si>
     <t>Кристиан Снежин</t>
   </si>
   <si>
     <t>19.57</t>
   </si>
@@ -945,264 +945,264 @@
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>80</v>