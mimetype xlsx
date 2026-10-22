--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -110,117 +110,117 @@
   <si>
     <t>19.56</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>27.09</t>
   </si>
   <si>
     <t>20.70</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>29.14</t>
-[...2 lines deleted...]
-    <t>22.17</t>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
   </si>
   <si>
     <t>Милан Пелевин</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>20.18</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
   </si>
   <si>
     <t>Егор Герасименко</t>
   </si>
   <si>
     <t>35.60</t>
   </si>
   <si>
     <t>28.14</t>
   </si>
   <si>
     <t>Иван Леденев</t>
   </si>
   <si>
     <t>44.19</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Григорий Герасименко</t>
   </si>
   <si>
     <t>1:04.14</t>
   </si>
   <si>
     <t>48.48</t>
   </si>
   <si>
     <t>Андрей Соколов</t>
   </si>
   <si>
     <t>1:09.15</t>
   </si>
   <si>
     <t>45.40</t>
   </si>
   <si>
     <t>Павел Носов</t>
   </si>
   <si>
     <t>2:06.27</t>
   </si>