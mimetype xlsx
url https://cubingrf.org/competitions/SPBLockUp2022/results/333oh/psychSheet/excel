--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -41,87 +41,87 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
+    <t>9.06</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
-    <t>23.80</t>
-[...2 lines deleted...]
-    <t>19.24</t>
+    <t>22.66</t>
+  </si>
+  <si>
+    <t>18.42</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>24.60</t>
   </si>
   <si>
     <t>19.56</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>27.09</t>
   </si>
   <si>
     <t>20.70</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>