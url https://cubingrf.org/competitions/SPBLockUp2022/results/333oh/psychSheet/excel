--- v2 (2026-04-19)
+++ v3 (2026-09-07)
@@ -107,66 +107,66 @@
   <si>
     <t>24.60</t>
   </si>
   <si>
     <t>19.56</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>27.09</t>
   </si>
   <si>
     <t>20.70</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>29.14</t>
+  </si>
+  <si>
+    <t>22.17</t>
+  </si>
+  <si>
     <t>Милан Пелевин</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>20.18</t>
-  </si>
-[...7 lines deleted...]
-    <t>22.17</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
     <t>28.23</t>
   </si>
   <si>
     <t>Егор Герасименко</t>
   </si>
   <si>
     <t>35.60</t>
   </si>