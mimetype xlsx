--- v3 (2026-03-03)
+++ v4 (2026-04-19)
@@ -41,114 +41,114 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
-    <t>43.91</t>
+    <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>51.41</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
-    <t>54.40</t>
-[...2 lines deleted...]
-    <t>48.45</t>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>59.59</t>
   </si>
@@ -188,66 +188,66 @@
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
     <t>Иван Леденев</t>
   </si>
   <si>
     <t>1:14.58</t>
   </si>
   <si>
     <t>1:11.69</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>1:21.65</t>
+  </si>
+  <si>
+    <t>58.00</t>
+  </si>
+  <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
-[...8 lines deleted...]
-    <t>1:19.41</t>
+    <t>1:20.35</t>
   </si>
   <si>
     <t>Андрей Застолбин</t>
   </si>
   <si>
     <t>2:00.36</t>
   </si>
   <si>
     <t>1:42.37</t>
   </si>
   <si>
     <t>Наталья Соболева</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
     <t>Андрей Соколов</t>
   </si>
   <si>
     <t>2:11.42</t>
   </si>