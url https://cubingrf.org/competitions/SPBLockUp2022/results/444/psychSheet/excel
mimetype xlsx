--- v4 (2026-04-19)
+++ v5 (2026-09-07)
@@ -17,273 +17,273 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>51.41</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Ekaterina Soboleva</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...8 lines deleted...]
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Георгий Аветиков</t>
+    <t>Georgii Avetikov</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
-    <t>Максим Беляев</t>
+    <t>Maksim Beliaev</t>
   </si>
   <si>
     <t>59.59</t>
   </si>
   <si>
     <t>50.81</t>
   </si>
   <si>
-    <t>Анастасия Регонен</t>
+    <t>Bogdan Bekzhanov</t>
+  </si>
+  <si>
+    <t>1:02.96</t>
+  </si>
+  <si>
+    <t>54.86</t>
+  </si>
+  <si>
+    <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
     <t>54.37</t>
   </si>
   <si>
-    <t>Егор Герасименко</t>
+    <t>Yegor Gerasimenko</t>
   </si>
   <si>
     <t>1:03.98</t>
   </si>
   <si>
     <t>53.69</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
-    <t>Иван Леденев</t>
+    <t>Ivan Ledenev</t>
   </si>
   <si>
     <t>1:14.58</t>
   </si>
   <si>
     <t>1:11.69</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...8 lines deleted...]
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Андрей Застолбин</t>
+    <t>Andrey Zastolbin</t>
   </si>
   <si>
     <t>2:00.36</t>
   </si>
   <si>
     <t>1:42.37</t>
   </si>
   <si>
-    <t>Наталья Соболева</t>
+    <t>Natalya Soboleva</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
-    <t>Андрей Соколов</t>
+    <t>Andrey Sokolov</t>
   </si>
   <si>
     <t>2:11.42</t>
   </si>
   <si>
     <t>1:55.97</t>
   </si>
   <si>
-    <t>Дмитрий Лысаковский</t>
+    <t>Dmitriy Lysakovskiy</t>
   </si>
   <si>
     <t>2:19.04</t>
   </si>
   <si>
-    <t>Павел Носов</t>
+    <t>Pavel Nosov</t>
   </si>
   <si>
     <t>3:46.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>