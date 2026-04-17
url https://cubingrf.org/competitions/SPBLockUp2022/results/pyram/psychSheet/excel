--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -113,51 +113,51 @@
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>5.71</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>5.75</t>
   </si>
   <si>
     <t>3.90</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
-    <t>3.74</t>
+    <t>3.67</t>
   </si>
   <si>
     <t>Егор Герасименко</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
@@ -218,54 +218,54 @@
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
-    <t>9.79</t>
-[...2 lines deleted...]
-    <t>7.54</t>
+    <t>9.65</t>
+  </si>
+  <si>
+    <t>7.00</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Андрей Герасимов</t>
   </si>
   <si>
     <t>11.31</t>
   </si>
   <si>
     <t>9.82</t>
   </si>
   <si>
     <t>Фёдор Коршунов</t>
   </si>
   <si>
     <t>11.73</t>
   </si>