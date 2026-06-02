--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -179,93 +179,93 @@
   <si>
     <t>8.14</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>9.12</t>
+  </si>
+  <si>
+    <t>5.13</t>
+  </si>
+  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
-  </si>
-[...7 lines deleted...]
-    <t>7.00</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Андрей Герасимов</t>
   </si>
   <si>
     <t>11.31</t>
   </si>
   <si>
     <t>9.82</t>
   </si>
   <si>
     <t>Фёдор Коршунов</t>
   </si>
   <si>
     <t>11.73</t>
   </si>