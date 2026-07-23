--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -164,51 +164,51 @@
   <si>
     <t>4.25</t>
   </si>
   <si>
     <t>Милан Пелевин</t>
   </si>
   <si>
     <t>7.86</t>
   </si>
   <si>
     <t>5.47</t>
   </si>
   <si>
     <t>Григорий Герасименко</t>
   </si>
   <si>
     <t>8.14</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
-    <t>8.69</t>
+    <t>8.54</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>5.13</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>