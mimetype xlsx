--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -53,51 +53,51 @@
   <si>
     <t>1.96</t>
   </si>
   <si>
     <t>0.93</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>1.34</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>3.02</t>
   </si>