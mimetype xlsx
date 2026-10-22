--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -161,111 +161,111 @@
   <si>
     <t>7.49</t>
   </si>
   <si>
     <t>4.25</t>
   </si>
   <si>
     <t>Милан Пелевин</t>
   </si>
   <si>
     <t>7.86</t>
   </si>
   <si>
     <t>5.47</t>
   </si>
   <si>
     <t>Григорий Герасименко</t>
   </si>
   <si>
     <t>8.14</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
+    <t>Максим Беляев</t>
+  </si>
+  <si>
+    <t>8.25</t>
+  </si>
+  <si>
+    <t>5.83</t>
+  </si>
+  <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>8.45</t>
+  </si>
+  <si>
+    <t>3.95</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8.54</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
-    <t>Максим Беляев</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>6.03</t>
+    <t>6.02</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Андрей Герасимов</t>
   </si>
   <si>
     <t>11.31</t>
   </si>
   <si>
     <t>9.82</t>
   </si>
   <si>
     <t>Фёдор Коршунов</t>
   </si>
   <si>
     <t>11.73</t>
   </si>