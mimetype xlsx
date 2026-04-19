--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -83,135 +83,135 @@
   <si>
     <t>2.36</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>4.65</t>
   </si>
   <si>
     <t>3.33</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>6.35</t>
+    <t>6.17</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>7.04</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>Иван Леденев</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>7.13</t>
   </si>
   <si>
     <t>4.04</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>7.81</t>
   </si>
   <si>
     <t>5.27</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>10.21</t>
+  </si>
+  <si>
+    <t>5.82</t>
+  </si>
+  <si>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>10.60</t>
+  </si>
+  <si>
+    <t>8.33</t>
+  </si>
+  <si>
     <t>Владимир Кушнир</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
     <t>7.55</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>11.51</t>
   </si>
   <si>
     <t>5.47</t>
-  </si>
-[...16 lines deleted...]
-    <t>8.33</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.16</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>20.18</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>Павел Носов</t>
   </si>
   <si>
     <t>38.10</t>
   </si>
   <si>
     <t>16.95</t>
   </si>