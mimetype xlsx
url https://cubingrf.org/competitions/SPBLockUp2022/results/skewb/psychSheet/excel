--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -122,78 +122,78 @@
   <si>
     <t>Иван Леденев</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>7.13</t>
   </si>
   <si>
     <t>4.04</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>7.81</t>
   </si>
   <si>
-    <t>5.27</t>
+    <t>3.57</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>10.21</t>
   </si>
   <si>
-    <t>5.82</t>
+    <t>5.39</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
-    <t>8.33</t>
+    <t>5.91</t>
   </si>
   <si>
     <t>Владимир Кушнир</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
     <t>7.55</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>11.51</t>
   </si>
   <si>
     <t>5.47</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.16</t>
   </si>