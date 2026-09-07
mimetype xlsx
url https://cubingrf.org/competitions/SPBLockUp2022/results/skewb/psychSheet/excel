--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>2.51</t>
   </si>
@@ -89,99 +89,99 @@
   <si>
     <t>4.65</t>
   </si>
   <si>
     <t>3.33</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>6.64</t>
+  </si>
+  <si>
+    <t>4.04</t>
+  </si>
+  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>7.04</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>Иван Леденев</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>7.81</t>
   </si>
   <si>
     <t>3.57</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
-    <t>10.21</t>
+    <t>9.72</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>10.60</t>
   </si>
   <si>
     <t>5.91</t>
   </si>
   <si>
     <t>Владимир Кушнир</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
     <t>7.55</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
@@ -812,51 +812,51 @@
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>