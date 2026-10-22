--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
@@ -86,89 +86,89 @@
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1.83</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
-    <t>1.51</t>
+    <t>1.36</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>2.02</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2.12</t>
+  </si>
+  <si>
+    <t>1.26</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.25</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
     <t>1.57</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>1.07</t>
@@ -554,80 +554,80 @@
   <si>
     <t>Алексей Гундин</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>5.05</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
     <t>Артём Сенкевич</t>
   </si>
   <si>
     <t>5.10</t>
   </si>
   <si>
     <t>2.80</t>
   </si>
   <si>
+    <t>Семён Кудрявцев</t>
+  </si>
+  <si>
+    <t>5.22</t>
+  </si>
+  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>5.24</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
     <t>Владимир Горбачев</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>Георгий Алексеев</t>
   </si>
   <si>
     <t>5.29</t>
   </si>
   <si>
     <t>4.61</t>
   </si>
   <si>
-    <t>Семен Кудрявцев</t>
-[...4 lines deleted...]
-  <si>
     <t>Федор Васильев</t>
   </si>
   <si>
     <t>5.33</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
     <t>Николай Кравцов</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
     <t>2.99</t>
   </si>
   <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
     <t>Егор Жогин</t>
@@ -794,51 +794,51 @@
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>Илья Третьяков</t>
   </si>
   <si>
     <t>6.91</t>
   </si>
   <si>
     <t>4.54</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>6.92</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>6.96</t>
   </si>
   <si>
-    <t>4.86</t>
+    <t>4.60</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
     <t>3.08</t>
   </si>
   <si>
     <t>Серафим Данилов</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
     <t>Григорий Фрейдин</t>
   </si>
@@ -872,87 +872,84 @@
   <si>
     <t>7.54</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
     <t>Владимир Кушнир</t>
   </si>
   <si>
     <t>7.67</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
     <t>Денис Чечулин</t>
   </si>
   <si>
     <t>7.78</t>
   </si>
   <si>
     <t>5.39</t>
   </si>
   <si>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>7.79</t>
+  </si>
+  <si>
     <t>Михаил Соколов</t>
   </si>
   <si>
     <t>7.83</t>
   </si>
   <si>
     <t>Ахмед Ашур</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
     <t>Андрей Соколов</t>
   </si>
   <si>
     <t>8.24</t>
   </si>
   <si>
     <t>Алексей Мартыненко</t>
   </si>
   <si>
     <t>8.36</t>
   </si>
   <si>
     <t>6.02</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.34</t>
   </si>
   <si>
     <t>Артемий Савченко</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
     <t>Матвей Лебедев</t>
   </si>
   <si>
     <t>8.74</t>
   </si>
   <si>
     <t>7.61</t>
   </si>
   <si>
     <t>Герман Королевский</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
@@ -1746,79 +1743,79 @@
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>41</v>
@@ -1970,51 +1967,51 @@
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>82</v>
@@ -2502,93 +2499,93 @@
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>177</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D64" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>180</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D65" t="s">
-        <v>182</v>
+        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
+        <v>182</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="D66" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D67" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
+        <v>187</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="C68" s="1" t="s">
+      <c r="D68" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>190</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D69" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>193</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>194</v>
@@ -3062,630 +3059,630 @@
     <row r="104" spans="1:4">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>283</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D104" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>286</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D105" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>288</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D106" t="s">
-        <v>290</v>
+        <v>219</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
+        <v>290</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="D107" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>293</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D108" t="s">
-        <v>295</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>295</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="C109" s="1" t="s">
+      <c r="D109" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>298</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="C110" s="1" t="s">
+      <c r="D110" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>301</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="C111" s="1" t="s">
+      <c r="D111" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>304</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
+        <v>306</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="C113" s="1" t="s">
+      <c r="D113" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>309</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="C114" s="1" t="s">
+      <c r="D114" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
+        <v>312</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="C115" s="1" t="s">
+      <c r="D115" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
+        <v>315</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D116" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
+        <v>317</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="D117" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
+        <v>319</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
+        <v>322</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="D119" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
+        <v>325</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="C120" s="1" t="s">
+      <c r="D120" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
+        <v>328</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="C121" s="1" t="s">
+      <c r="D121" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
+        <v>331</v>
+      </c>
+      <c r="C122" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="D122" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
+        <v>334</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="C123" s="1" t="s">
+      <c r="D123" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
+        <v>337</v>
+      </c>
+      <c r="C124" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="C124" s="1" t="s">
+      <c r="D124" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
+        <v>340</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="C125" s="1" t="s">
+      <c r="D125" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
+        <v>343</v>
+      </c>
+      <c r="C126" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="C126" s="1" t="s">
+      <c r="D126" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
+        <v>346</v>
+      </c>
+      <c r="C127" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="C127" s="1" t="s">
+      <c r="D127" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>349</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="D128" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
+        <v>352</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="C129" s="1" t="s">
+      <c r="D129" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
+        <v>355</v>
+      </c>
+      <c r="C130" s="1" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="D130" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
+        <v>357</v>
+      </c>
+      <c r="C131" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="C131" s="1" t="s">
+      <c r="D131" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
+        <v>360</v>
+      </c>
+      <c r="C132" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="C132" s="1" t="s">
+      <c r="D132" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
+        <v>363</v>
+      </c>
+      <c r="C133" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="C133" s="1" t="s">
+      <c r="D133" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
+        <v>366</v>
+      </c>
+      <c r="C134" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="C134" s="1" t="s">
+      <c r="D134" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
+        <v>369</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="C135" s="1" t="s">
+      <c r="D135" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
+        <v>372</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="C136" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
+        <v>374</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="D137" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
+        <v>377</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="C138" s="1" t="s">
+      <c r="D138" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
+        <v>380</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="D139" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
+        <v>383</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="D140" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
+        <v>386</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="C141" s="1" t="s">
+      <c r="D141" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
+        <v>389</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="D142" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
+        <v>392</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="D143" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C144" s="1"/>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C145" s="1"/>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C146" s="1"/>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C147" s="1"/>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C148" s="1"/>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C149" s="1"/>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C150" s="1"/>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C151" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>