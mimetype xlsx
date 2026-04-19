--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -50,84 +50,84 @@
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>24.98</t>
   </si>
   <si>
     <t>21.12</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>32.44</t>
   </si>
   <si>
     <t>26.05</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>58.24</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:43.02</t>
   </si>
   <si>
-    <t>1:10.34</t>
+    <t>1:07.45</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>