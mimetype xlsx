--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -80,51 +80,51 @@
   <si>
     <t>32.44</t>
   </si>
   <si>
     <t>26.05</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>58.24</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>1:43.02</t>
+    <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>