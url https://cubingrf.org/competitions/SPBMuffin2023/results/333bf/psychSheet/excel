--- v4 (2026-07-23)
+++ v5 (2026-10-23)
@@ -122,75 +122,75 @@
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3:34.48</t>
   </si>
   <si>
     <t>2:02.17</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>3:20.75</t>
   </si>
   <si>
     <t>2:13.30</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>2:24.59</t>
+    <t>2:15.13</t>
   </si>
   <si>
     <t>Фарид Михайлов</t>
   </si>
   <si>
     <t>2:34.24</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>2:36.47</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>