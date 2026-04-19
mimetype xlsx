--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -17,771 +17,771 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Дмитрий Гундин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
-[...2 lines deleted...]
-    <t>Арсений Боровков</t>
+    <t>9.06</t>
+  </si>
+  <si>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Дмитрий Добряков</t>
+    <t>Dmitry Dobrjakov</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>Дмитрий Шевченко</t>
+    <t>Dmitriy Shevchenko</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>14.23</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>14.42</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
-    <t>Дмитрий Душейко</t>
+    <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
-    <t>Дмитрий Звягинцев</t>
+    <t>Dmitry Zvyagintsev</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>15.46</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
-    <t>Михаил Калашников</t>
+    <t>Mikhail Kalashnikov</t>
   </si>
   <si>
     <t>15.88</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Глеб Пясецкий</t>
+    <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
-    <t>Александр Безногов</t>
+    <t>Aleksandr Beznogov</t>
   </si>
   <si>
     <t>17.10</t>
   </si>
   <si>
     <t>14.49</t>
   </si>
   <si>
-    <t>Андрей Маслов</t>
+    <t>Andrei Maslov</t>
   </si>
   <si>
     <t>18.32</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
-    <t>Мстислав Слабинский</t>
+    <t>Mstislav Slabinskiy</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
-    <t>Фарид Михайлов</t>
+    <t>Farid Mikhaylov</t>
   </si>
   <si>
     <t>18.82</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
+    <t>Dmitrii Saukov</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
-    <t>Сергей Марьин</t>
+    <t>Sergey Marin</t>
   </si>
   <si>
     <t>19.83</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
-    <t>Михаил Кузин</t>
+    <t>Mikhail Kuzin</t>
   </si>
   <si>
     <t>20.25</t>
   </si>
   <si>
     <t>12.99</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>21.34</t>
   </si>
   <si>
     <t>16.79</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>22.10</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
-    <t>Алексей Ушачев</t>
+    <t>Aleksei Ushachev</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
-    <t>Анастасия Регонен</t>
+    <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>24.60</t>
   </si>
   <si>
     <t>19.56</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
-    <t>Федор Васильев</t>
+    <t>Fyodor Vasilyev</t>
   </si>
   <si>
     <t>25.57</t>
   </si>
   <si>
     <t>22.09</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>27.33</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>27.40</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
-    <t>Дмитрий Суслов</t>
+    <t>Dmitriy Suslov</t>
   </si>
   <si>
     <t>27.72</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
-    <t>Милан Пелевин</t>
+    <t>Milan Pelevin</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>20.18</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>30.65</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
-    <t>Степан Матвеев</t>
+    <t>Stepan Matveev</t>
   </si>
   <si>
     <t>32.79</t>
   </si>
   <si>
     <t>23.47</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>32.87</t>
   </si>
   <si>
     <t>27.18</t>
   </si>
   <si>
-    <t>Семен Авдеев</t>
+    <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>33.14</t>
   </si>
   <si>
     <t>24.25</t>
   </si>
   <si>
-    <t>Семен Кудрявцев</t>
+    <t>Semen Kudryavtsev</t>
   </si>
   <si>
     <t>33.81</t>
   </si>
   <si>
     <t>26.76</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>33.93</t>
   </si>
   <si>
     <t>27.88</t>
   </si>
   <si>
-    <t>Артём Сенкевич</t>
+    <t>Artëm Senkevich</t>
   </si>
   <si>
     <t>34.60</t>
   </si>
   <si>
     <t>31.52</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>35.36</t>
   </si>
   <si>
     <t>31.06</t>
   </si>
   <si>
-    <t>Богдан Кашин</t>
+    <t>Bogdan Kashin</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>21.33</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>35.87</t>
   </si>
   <si>
     <t>31.93</t>
   </si>
   <si>
-    <t>Марк Мирук</t>
+    <t>Mark Miruk</t>
   </si>
   <si>
     <t>37.91</t>
   </si>
   <si>
     <t>29.30</t>
   </si>
   <si>
-    <t>Николай Кравцов</t>
+    <t>Nikolay Kravtsov</t>
   </si>
   <si>
     <t>38.78</t>
   </si>
   <si>
     <t>34.20</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
-    <t>Николай Обухов</t>
+    <t>Nikolay Obukhov</t>
   </si>
   <si>
     <t>40.95</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
-    <t>Амин Ашоур</t>
+    <t>Gabriella Ivakhnitskaya</t>
+  </si>
+  <si>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>26.11</t>
+  </si>
+  <si>
+    <t>Amin Ashour</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
-    <t>Илья Третьяков</t>
+    <t>Ilia Tretiakov</t>
   </si>
   <si>
     <t>42.31</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
-[...8 lines deleted...]
-    <t>Григорий Фрейдин</t>
+    <t>Grigoriy Freydin</t>
   </si>
   <si>
     <t>45.50</t>
   </si>
   <si>
     <t>43.84</t>
   </si>
   <si>
-    <t>Ян Белевич</t>
+    <t>Ian Belevich</t>
   </si>
   <si>
     <t>48.35</t>
   </si>
   <si>
     <t>39.78</t>
   </si>
   <si>
-    <t>Данил Глаголев</t>
+    <t>Danil Glagolev</t>
   </si>
   <si>
     <t>49.37</t>
   </si>
   <si>
     <t>40.90</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
-    <t>Андрей Крылов</t>
+    <t>Andrey Krylov</t>
   </si>
   <si>
     <t>51.59</t>
   </si>
   <si>
     <t>44.70</t>
   </si>
   <si>
-    <t>Егор Жогин</t>
+    <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>58.22</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
-    <t>Василий Письмарев</t>
+    <t>Vasiliy Pisʹmarev</t>
   </si>
   <si>
     <t>1:01.37</t>
   </si>
   <si>
     <t>53.12</t>
   </si>
   <si>
-    <t>Андрей Соколов</t>
+    <t>Andrey Sokolov</t>
   </si>
   <si>
     <t>1:09.15</t>
   </si>
   <si>
     <t>45.40</t>
   </si>
   <si>
-    <t>Андрей Севастьянов</t>
+    <t>Andrey Sevastʹyanov</t>
   </si>
   <si>
     <t>2:53.79</t>
   </si>
   <si>
     <t>1:05.17</t>
   </si>
   <si>
-    <t>Иван Новиков</t>
+    <t>Ivan Novikov</t>
   </si>
   <si>
     <t>51.49</t>
   </si>
   <si>
-    <t>Георгий Белобородов</t>
+    <t>Georgiy Beloborodov</t>
   </si>
   <si>
     <t>1:03.05</t>
   </si>
   <si>
-    <t>Серафим Данилов</t>
+    <t>Serafim Danilov</t>
   </si>
   <si>
     <t>1:06.63</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>1:09.17</t>
   </si>
   <si>
-    <t>Александр Савченко</t>
-[...23 lines deleted...]
-    <t>Станислав Свистун</t>
+    <t>Aleksandr Savchenko</t>
+  </si>
+  <si>
+    <t>Artemiy Savchenko</t>
+  </si>
+  <si>
+    <t>Yevsey Ionush</t>
+  </si>
+  <si>
+    <t>Ivan Gorelov</t>
+  </si>
+  <si>
+    <t>Ivan Fomichev</t>
+  </si>
+  <si>
+    <t>Leonid Rodionov</t>
+  </si>
+  <si>
+    <t>Mikhail Gavrilov</t>
+  </si>
+  <si>
+    <t>Mikhail Trubenok</t>
+  </si>
+  <si>
+    <t>Stanislav Svistun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>