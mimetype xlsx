--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -17,771 +17,771 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Dmitry Gundin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Dmitry Dobrjakov</t>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>13.40</t>
+  </si>
+  <si>
+    <t>10.25</t>
+  </si>
+  <si>
+    <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
-    <t>Pavel Galaktionov</t>
+    <t>Павел Галактионов</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>Dmitriy Shevchenko</t>
+    <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
-    <t>Nikita Malykhin</t>
+    <t>Никита Малыхин</t>
   </si>
   <si>
     <t>14.23</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
-    <t>Lev Maslov</t>
-[...8 lines deleted...]
-    <t>Dmitrii Dusheiko</t>
+    <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
-    <t>Dmitry Zvyagintsev</t>
+    <t>Дмитрий Звягинцев</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>15.46</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
-    <t>Mikhail Kalashnikov</t>
+    <t>Михаил Калашников</t>
   </si>
   <si>
     <t>15.88</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Gleb Pyasetskiy</t>
+    <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Maksim Kozlovskiy</t>
+    <t>Максим Козловский</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Екатерина Канева</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
-    <t>Aleksandr Beznogov</t>
+    <t>Александр Безногов</t>
   </si>
   <si>
     <t>17.10</t>
   </si>
   <si>
     <t>14.49</t>
   </si>
   <si>
-    <t>Andrei Maslov</t>
+    <t>Андрей Маслов</t>
   </si>
   <si>
     <t>18.32</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
-    <t>Mstislav Slabinskiy</t>
+    <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
-    <t>Farid Mikhaylov</t>
+    <t>Фарид Михайлов</t>
   </si>
   <si>
     <t>18.82</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
-    <t>Dmitrii Saukov</t>
+    <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
-    <t>Sergey Marin</t>
+    <t>Сергей Марьин</t>
   </si>
   <si>
     <t>19.83</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
-    <t>Mikhail Kuzin</t>
+    <t>Михаил Кузин</t>
   </si>
   <si>
     <t>20.25</t>
   </si>
   <si>
     <t>12.99</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>21.34</t>
   </si>
   <si>
     <t>16.79</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
+    <t>Михаил Николаев</t>
   </si>
   <si>
     <t>22.10</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
-    <t>Aleksei Ushachev</t>
+    <t>Алексей Ушачев</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
-    <t>Anastasia Gubanova</t>
+    <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>24.60</t>
   </si>
   <si>
     <t>19.56</t>
   </si>
   <si>
-    <t>Gleb Batenin</t>
+    <t>Глеб Батенин</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
-    <t>Fyodor Vasilyev</t>
+    <t>Федор Васильев</t>
   </si>
   <si>
     <t>25.57</t>
   </si>
   <si>
     <t>22.09</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Тимофей Терещенко</t>
+  </si>
+  <si>
+    <t>25.92</t>
+  </si>
+  <si>
+    <t>21.61</t>
+  </si>
+  <si>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Georgii Isanov</t>
+    <t>Георгий Исанов</t>
   </si>
   <si>
     <t>27.33</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
-[...8 lines deleted...]
-    <t>Dmitriy Suslov</t>
+    <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>27.72</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
-    <t>Milan Pelevin</t>
+    <t>Милан Пелевин</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>20.18</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>30.65</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
-    <t>Stepan Matveev</t>
+    <t>Степан Матвеев</t>
   </si>
   <si>
     <t>32.79</t>
   </si>
   <si>
     <t>23.47</t>
   </si>
   <si>
-    <t>Dmitry Rodin</t>
+    <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>32.87</t>
   </si>
   <si>
     <t>27.18</t>
   </si>
   <si>
-    <t>Semen Avdeyev</t>
+    <t>Семен Авдеев</t>
   </si>
   <si>
     <t>33.14</t>
   </si>
   <si>
     <t>24.25</t>
   </si>
   <si>
-    <t>Semen Kudryavtsev</t>
+    <t>Семен Кудрявцев</t>
   </si>
   <si>
     <t>33.81</t>
   </si>
   <si>
     <t>26.76</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>33.93</t>
   </si>
   <si>
     <t>27.88</t>
   </si>
   <si>
-    <t>Artëm Senkevich</t>
+    <t>Артём Сенкевич</t>
   </si>
   <si>
     <t>34.60</t>
   </si>
   <si>
     <t>31.52</t>
   </si>
   <si>
-    <t>Nikita Kuznetsov</t>
+    <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>35.36</t>
   </si>
   <si>
     <t>31.06</t>
   </si>
   <si>
-    <t>Bogdan Kashin</t>
+    <t>Богдан Кашин</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>21.33</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>35.87</t>
   </si>
   <si>
     <t>31.93</t>
   </si>
   <si>
-    <t>Mark Miruk</t>
+    <t>Марк Мирук</t>
   </si>
   <si>
     <t>37.91</t>
   </si>
   <si>
     <t>29.30</t>
   </si>
   <si>
-    <t>Nikolay Kravtsov</t>
+    <t>Николай Кравцов</t>
   </si>
   <si>
     <t>38.78</t>
   </si>
   <si>
     <t>34.20</t>
   </si>
   <si>
-    <t>Pëtr Anukov</t>
+    <t>Пётр Ануков</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
-    <t>Nikolay Obukhov</t>
+    <t>Николай Обухов</t>
   </si>
   <si>
     <t>40.95</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
-    <t>Amin Ashour</t>
+    <t>Амин Ашоур</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
-    <t>Ilia Tretiakov</t>
+    <t>Илья Третьяков</t>
   </si>
   <si>
     <t>42.31</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Grigoriy Freydin</t>
+    <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>45.50</t>
   </si>
   <si>
     <t>43.84</t>
   </si>
   <si>
-    <t>Ian Belevich</t>
+    <t>Ян Белевич</t>
   </si>
   <si>
     <t>48.35</t>
   </si>
   <si>
     <t>39.78</t>
   </si>
   <si>
-    <t>Danil Glagolev</t>
+    <t>Данил Глаголев</t>
   </si>
   <si>
     <t>49.37</t>
   </si>
   <si>
     <t>40.90</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
-    <t>Andrey Krylov</t>
+    <t>Андрей Крылов</t>
   </si>
   <si>
     <t>51.59</t>
   </si>
   <si>
     <t>44.70</t>
   </si>
   <si>
-    <t>Yegor Zhogin</t>
+    <t>Егор Жогин</t>
   </si>
   <si>
     <t>58.22</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
-    <t>Vasiliy Pisʹmarev</t>
+    <t>Василий Письмарев</t>
   </si>
   <si>
     <t>1:01.37</t>
   </si>
   <si>
     <t>53.12</t>
   </si>
   <si>
-    <t>Andrey Sokolov</t>
+    <t>Андрей Соколов</t>
   </si>
   <si>
     <t>1:09.15</t>
   </si>
   <si>
     <t>45.40</t>
   </si>
   <si>
-    <t>Andrey Sevastʹyanov</t>
+    <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:53.79</t>
   </si>
   <si>
     <t>1:05.17</t>
   </si>
   <si>
-    <t>Ivan Novikov</t>
+    <t>Иван Новиков</t>
   </si>
   <si>
     <t>51.49</t>
   </si>
   <si>
-    <t>Georgiy Beloborodov</t>
+    <t>Георгий Белобородов</t>
   </si>
   <si>
     <t>1:03.05</t>
   </si>
   <si>
-    <t>Serafim Danilov</t>
+    <t>Серафим Данилов</t>
   </si>
   <si>
     <t>1:06.63</t>
   </si>
   <si>
-    <t>Aleksandr Govorkov</t>
+    <t>Александр Говорков</t>
   </si>
   <si>
     <t>1:09.17</t>
   </si>
   <si>
-    <t>Aleksandr Savchenko</t>
-[...23 lines deleted...]
-    <t>Stanislav Svistun</t>
+    <t>Александр Савченко</t>
+  </si>
+  <si>
+    <t>Артемий Савченко</t>
+  </si>
+  <si>
+    <t>Евсей Ионуш</t>
+  </si>
+  <si>
+    <t>Иван Горелов</t>
+  </si>
+  <si>
+    <t>Иван Фомичев</t>
+  </si>
+  <si>
+    <t>Леонид Родионов</t>
+  </si>
+  <si>
+    <t>Михаил Гаврилов</t>
+  </si>
+  <si>
+    <t>Михаил Трубенок</t>
+  </si>
+  <si>
+    <t>Станислав Свистун</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1204,65 +1204,65 @@
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
@@ -1554,51 +1554,51 @@
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D33" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>98</v>