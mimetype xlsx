--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -44,252 +44,252 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>11.24</t>
+  </si>
+  <si>
+    <t>8.87</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...5 lines deleted...]
-    <t>8.87</t>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>9.95</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
+    <t>Павел Галактионов</t>
+  </si>
+  <si>
+    <t>12.96</t>
+  </si>
+  <si>
+    <t>9.64</t>
+  </si>
+  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>14.23</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
     <t>Дмитрий Звягинцев</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>15.88</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>16.08</t>
+  </si>
+  <si>
+    <t>14.08</t>
+  </si>
+  <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>16.67</t>
   </si>
   <si>
     <t>14.62</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Александр Безногов</t>
   </si>
   <si>
     <t>17.10</t>
   </si>
   <si>
     <t>14.49</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>18.32</t>
   </si>
   <si>
     <t>15.37</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
-    <t>15.64</t>
-[...8 lines deleted...]
-    <t>14.64</t>
+    <t>15.02</t>
   </si>
   <si>
     <t>Фарид Михайлов</t>
   </si>
   <si>
     <t>18.82</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
@@ -428,66 +428,66 @@
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>27.33</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
     <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>27.72</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>29.14</t>
+  </si>
+  <si>
+    <t>22.17</t>
+  </si>
+  <si>
     <t>Милан Пелевин</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>20.18</t>
-  </si>
-[...7 lines deleted...]
-    <t>22.17</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>32.79</t>
   </si>
@@ -1218,79 +1218,79 @@
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>