--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -56,240 +56,240 @@
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>58.68</t>
+    <t>56.52</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
-    <t>56.73</t>
+    <t>54.15</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>1:03.11</t>
   </si>
   <si>
     <t>55.26</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>1:04.10</t>
   </si>
   <si>
     <t>56.11</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>1:06.07</t>
   </si>
   <si>
     <t>55.70</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>1:09.14</t>
+  </si>
+  <si>
+    <t>1:03.82</t>
+  </si>
+  <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>1:02.20</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:09.19</t>
   </si>
   <si>
     <t>1:03.35</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>1:04.59</t>
   </si>
   <si>
     <t>Дмитрий Звягинцев</t>
   </si>
   <si>
     <t>1:13.63</t>
   </si>
   <si>
     <t>1:08.33</t>
   </si>
   <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>1:14.16</t>
+  </si>
+  <si>
+    <t>1:05.07</t>
+  </si>
+  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>1:17.68</t>
   </si>
   <si>
     <t>1:06.74</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:11.67</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>1:19.24</t>
   </si>
   <si>
     <t>1:11.26</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>1:21.13</t>
   </si>
   <si>
     <t>1:09.37</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:24.08</t>
   </si>
   <si>
-    <t>1:18.02</t>
+    <t>1:12.34</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>1:27.68</t>
   </si>
   <si>
     <t>1:21.00</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>1:30.94</t>
   </si>
@@ -461,51 +461,51 @@
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
     <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>2:25.01</t>
   </si>
   <si>
     <t>2:02.34</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
-    <t>2:27.28</t>
+    <t>2:13.69</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>3:15.18</t>
   </si>
   <si>
     <t>2:19.92</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:06.31</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>2:26.15</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>