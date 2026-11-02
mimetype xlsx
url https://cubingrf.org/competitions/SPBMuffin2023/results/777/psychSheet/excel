--- v3 (2026-08-26)
+++ v4 (2026-11-02)
@@ -74,54 +74,54 @@
   <si>
     <t>2:25.43</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:47.29</t>
   </si>
   <si>
     <t>2:36.64</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>2:58.76</t>
-[...2 lines deleted...]
-    <t>2:54.04</t>
+    <t>2:57.68</t>
+  </si>
+  <si>
+    <t>2:48.14</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>3:08.00</t>
   </si>
   <si>
     <t>3:00.95</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>3:22.79</t>
   </si>
   <si>
     <t>3:09.49</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>3:37.83</t>
   </si>