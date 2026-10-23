--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -176,209 +176,209 @@
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>Nikita Platonov</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.47</t>
   </si>
   <si>
     <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
+    <t>7.21</t>
+  </si>
+  <si>
+    <t>Mikhail Nikolayev</t>
+  </si>
+  <si>
+    <t>9.43</t>
+  </si>
+  <si>
+    <t>7.50</t>
+  </si>
+  <si>
+    <t>Nikolay Vasilyev</t>
+  </si>
+  <si>
+    <t>9.56</t>
+  </si>
+  <si>
+    <t>Andrei Maslov</t>
+  </si>
+  <si>
+    <t>9.73</t>
+  </si>
+  <si>
+    <t>7.61</t>
+  </si>
+  <si>
+    <t>Maksim Miloserdov</t>
+  </si>
+  <si>
+    <t>9.78</t>
+  </si>
+  <si>
+    <t>8.19</t>
+  </si>
+  <si>
+    <t>Mstislav Slabinskiy</t>
+  </si>
+  <si>
+    <t>9.81</t>
+  </si>
+  <si>
+    <t>8.55</t>
+  </si>
+  <si>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>9.85</t>
+  </si>
+  <si>
+    <t>7.57</t>
+  </si>
+  <si>
+    <t>Ivan Voroshilov</t>
+  </si>
+  <si>
+    <t>9.90</t>
+  </si>
+  <si>
+    <t>8.32</t>
+  </si>
+  <si>
+    <t>Ekaterina Soboleva</t>
+  </si>
+  <si>
+    <t>9.93</t>
+  </si>
+  <si>
+    <t>8.64</t>
+  </si>
+  <si>
+    <t>Ruslan Romanenko</t>
+  </si>
+  <si>
+    <t>10.26</t>
+  </si>
+  <si>
+    <t>8.33</t>
+  </si>
+  <si>
+    <t>Anastasiya Maykova</t>
+  </si>
+  <si>
+    <t>10.29</t>
+  </si>
+  <si>
+    <t>7.91</t>
+  </si>
+  <si>
+    <t>Petr Bukharov</t>
+  </si>
+  <si>
+    <t>10.30</t>
+  </si>
+  <si>
     <t>8.21</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
-[...91 lines deleted...]
-  <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>Fyodor Ulitovsky</t>
   </si>
   <si>
-    <t>10.93</t>
+    <t>10.65</t>
   </si>
   <si>
     <t>8.66</t>
   </si>
   <si>
     <t>Vyacheslav Suharev</t>
   </si>
   <si>
     <t>11.03</t>
   </si>
   <si>
     <t>9.80</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
-    <t>9.51</t>
+    <t>9.04</t>
   </si>
   <si>
     <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Dmitriy Rezyapkin</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
-    <t>9.84</t>
-[...1 lines deleted...]
-  <si>
     <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>11.27</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>Artëm Kuritsyn</t>
   </si>
   <si>
     <t>11.30</t>
   </si>
   <si>
     <t>10.43</t>
   </si>
   <si>
     <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>9.53</t>
@@ -422,92 +422,101 @@
   <si>
     <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
     <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>12.35</t>
   </si>
   <si>
     <t>9.68</t>
   </si>
   <si>
     <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>12.36</t>
   </si>
   <si>
     <t>10.66</t>
   </si>
   <si>
+    <t>Aleksandr Hrenov</t>
+  </si>
+  <si>
+    <t>12.39</t>
+  </si>
+  <si>
+    <t>9.67</t>
+  </si>
+  <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
-    <t>Aleksandr Hrenov</t>
-[...5 lines deleted...]
-    <t>9.67</t>
+    <t>Yegor Yeremin</t>
+  </si>
+  <si>
+    <t>12.88</t>
+  </si>
+  <si>
+    <t>10.72</t>
   </si>
   <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
-[...7 lines deleted...]
-  <si>
     <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>13.13</t>
   </si>
   <si>
     <t>11.29</t>
   </si>
   <si>
+    <t>Maksim Beliaev</t>
+  </si>
+  <si>
+    <t>13.42</t>
+  </si>
+  <si>
+    <t>11.90</t>
+  </si>
+  <si>
     <t>Georgii Isanov</t>
   </si>
   <si>
     <t>13.54</t>
   </si>
   <si>
     <t>11.23</t>
   </si>
   <si>
     <t>Luka Lukash</t>
   </si>
   <si>
     <t>13.63</t>
   </si>
   <si>
     <t>11.05</t>
   </si>
   <si>
     <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>13.80</t>
   </si>
   <si>
     <t>11.91</t>
@@ -518,50 +527,59 @@
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.95</t>
   </si>
   <si>
     <t>Nikita Shihaliev</t>
   </si>
   <si>
     <t>14.06</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
     <t>Maxim Chechnev</t>
   </si>
   <si>
     <t>14.32</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
+    <t>Semyon Kudryavtsev</t>
+  </si>
+  <si>
+    <t>14.44</t>
+  </si>
+  <si>
+    <t>12.50</t>
+  </si>
+  <si>
     <t>Yuriy Grinchiy</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
     <t>Dmitriy Lukashonok</t>
   </si>
   <si>
     <t>14.53</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
     <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>14.63</t>
   </si>
   <si>
     <t>12.78</t>
@@ -614,113 +632,101 @@
   <si>
     <t>Ilya Posevkin</t>
   </si>
   <si>
     <t>15.49</t>
   </si>
   <si>
     <t>Viktor German</t>
   </si>
   <si>
     <t>15.54</t>
   </si>
   <si>
     <t>11.86</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
+    <t>Aleksandr Kalinin</t>
+  </si>
+  <si>
+    <t>15.98</t>
+  </si>
+  <si>
     <t>Doniër Nasyrov</t>
   </si>
   <si>
     <t>16.04</t>
   </si>
   <si>
     <t>10.28</t>
   </si>
   <si>
-    <t>Semen Kudryavtsev</t>
-[...25 lines deleted...]
-  <si>
     <t>Denis Muslyumovo</t>
   </si>
   <si>
     <t>17.70</t>
   </si>
   <si>
     <t>14.59</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>18.23</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Vasily Afonin</t>
   </si>
   <si>
     <t>18.30</t>
   </si>
   <si>
     <t>12.34</t>
   </si>
   <si>
+    <t>Vasiliy Bagayev</t>
+  </si>
+  <si>
+    <t>18.46</t>
+  </si>
+  <si>
+    <t>16.44</t>
+  </si>
+  <si>
     <t>Anton Dushenkov</t>
   </si>
   <si>
     <t>18.68</t>
   </si>
   <si>
     <t>16.22</t>
   </si>
   <si>
     <t>Artem Lyan</t>
   </si>
   <si>
     <t>18.74</t>
   </si>
   <si>
     <t>17.42</t>
   </si>
   <si>
     <t>Vladislav Kravchenko</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>16.83</t>
@@ -749,122 +755,113 @@
   <si>
     <t>20.55</t>
   </si>
   <si>
     <t>16.19</t>
   </si>
   <si>
     <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>21.47</t>
   </si>
   <si>
     <t>17.48</t>
   </si>
   <si>
     <t>Stanislav Gribanov</t>
   </si>
   <si>
     <t>21.78</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
+    <t>Ekaterina Kusacheva</t>
+  </si>
+  <si>
+    <t>21.96</t>
+  </si>
+  <si>
+    <t>16.38</t>
+  </si>
+  <si>
     <t>Mikhail Kuritsyn</t>
   </si>
   <si>
     <t>22.29</t>
   </si>
   <si>
     <t>19.60</t>
   </si>
   <si>
     <t>Roman Fotiev</t>
   </si>
   <si>
     <t>22.41</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
     <t>Archie Fedulov</t>
   </si>
   <si>
     <t>22.59</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
     <t>Viktor Ivanov</t>
   </si>
   <si>
     <t>22.81</t>
   </si>
   <si>
     <t>19.10</t>
   </si>
   <si>
     <t>Ivan Korolev</t>
   </si>
   <si>
     <t>23.02</t>
   </si>
   <si>
     <t>21.36</t>
   </si>
   <si>
-    <t>Ekaterina Kusacheva</t>
-[...7 lines deleted...]
-  <si>
     <t>Aleksandr Smirnov</t>
   </si>
   <si>
     <t>23.27</t>
   </si>
   <si>
     <t>19.44</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
-[...7 lines deleted...]
-  <si>
     <t>Aleksey Frolov</t>
   </si>
   <si>
     <t>23.82</t>
   </si>
   <si>
     <t>19.68</t>
   </si>
   <si>
     <t>Lev Kuraev</t>
   </si>
   <si>
     <t>24.44</t>
   </si>
   <si>
     <t>20.54</t>
   </si>
   <si>
     <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>25.23</t>
   </si>
   <si>
     <t>21.39</t>
@@ -962,75 +959,78 @@
   <si>
     <t>Artemiy Savchenko</t>
   </si>
   <si>
     <t>35.13</t>
   </si>
   <si>
     <t>24.95</t>
   </si>
   <si>
     <t>Matvey Krasnik</t>
   </si>
   <si>
     <t>35.51</t>
   </si>
   <si>
     <t>30.83</t>
   </si>
   <si>
     <t>Ivan Shinkin</t>
   </si>
   <si>
     <t>35.58</t>
   </si>
   <si>
+    <t>26.95</t>
+  </si>
+  <si>
+    <t>Georgiy Makarov</t>
+  </si>
+  <si>
+    <t>35.60</t>
+  </si>
+  <si>
+    <t>30.22</t>
+  </si>
+  <si>
+    <t>Timofey Dmitriyev</t>
+  </si>
+  <si>
+    <t>36.04</t>
+  </si>
+  <si>
+    <t>28.75</t>
+  </si>
+  <si>
+    <t>Vyacheslav Kiselev</t>
+  </si>
+  <si>
+    <t>36.67</t>
+  </si>
+  <si>
     <t>31.85</t>
-  </si>
-[...22 lines deleted...]
-    <t>36.67</t>
   </si>
   <si>
     <t>Vladimir Kukushkin</t>
   </si>
   <si>
     <t>37.28</t>
   </si>
   <si>
     <t>32.19</t>
   </si>
   <si>
     <t>Nikolay Romanov-Afrikantov</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
     <t>31.28</t>
   </si>
   <si>
     <t>Matvey Luhin</t>
   </si>
   <si>
     <t>39.26</t>
   </si>
@@ -1904,149 +1904,149 @@
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>111</v>
@@ -2156,65 +2156,65 @@
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>136</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>39</v>
+        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>141</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D50" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>144</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>145</v>
@@ -2422,667 +2422,667 @@
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>189</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D66" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>192</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D67" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D68" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D69" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D70" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D71" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D72" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
+        <v>208</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C73" s="1" t="s">
+      <c r="D73" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
+        <v>211</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="D74" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
+        <v>214</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="D75" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
+        <v>217</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C76" s="1" t="s">
+      <c r="D76" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
+        <v>220</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C77" s="1" t="s">
+      <c r="D77" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
+        <v>223</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
+        <v>226</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>229</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
+        <v>232</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
+        <v>235</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="D82" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
+        <v>238</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="D83" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
+        <v>241</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
+        <v>244</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="D85" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
+        <v>247</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="C86" s="1" t="s">
+      <c r="D86" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>250</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
+        <v>253</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="D88" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>256</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>259</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="D90" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
+        <v>262</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="D91" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
+        <v>265</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="D92" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>268</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="D93" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>271</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="C94" s="1" t="s">
+      <c r="D94" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
+        <v>274</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="D95" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
+        <v>277</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="D96" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
+        <v>280</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="D97" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
+        <v>283</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="D98" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
+        <v>286</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
+        <v>289</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="D100" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
+        <v>292</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="C101" s="1" t="s">
+      <c r="D101" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
+        <v>295</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="D102" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
+        <v>298</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="C103" s="1" t="s">
+      <c r="D103" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
+        <v>301</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="C104" s="1" t="s">
+      <c r="D104" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
+        <v>304</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="D105" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
+        <v>307</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="C106" s="1" t="s">
+      <c r="D106" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
+        <v>310</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="D107" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>313</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="D108" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>316</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="C109" s="1" t="s">
+      <c r="D109" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>319</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="C110" s="1" t="s">
+      <c r="D110" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>322</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="C111" s="1" t="s">
+      <c r="D111" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>325</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D112" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>328</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>329</v>