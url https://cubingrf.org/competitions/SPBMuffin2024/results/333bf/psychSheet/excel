--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -101,51 +101,51 @@
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>2:20.03</t>
   </si>
@@ -164,51 +164,51 @@
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>2:09.92</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:11.29</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>3:20.75</t>
   </si>
   <si>
     <t>2:13.30</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>2:24.59</t>
+    <t>2:15.13</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>2:57.63</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>3:28.00</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>3:31.93</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>