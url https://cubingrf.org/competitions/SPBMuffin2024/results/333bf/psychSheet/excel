--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -29,81 +29,81 @@
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>21.69</t>
+    <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:43.02</t>
   </si>
   <si>
-    <t>1:10.34</t>
+    <t>1:07.45</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>