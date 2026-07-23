--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -56,51 +56,51 @@
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>1:43.02</t>
+    <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>