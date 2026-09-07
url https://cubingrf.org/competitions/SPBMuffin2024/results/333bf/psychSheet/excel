--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -95,63 +95,63 @@
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>2:25.57</t>
+  </si>
+  <si>
+    <t>1:45.01</t>
+  </si>
+  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:48.72</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>2:20.03</t>
   </si>
   <si>
     <t>1:58.97</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
@@ -751,65 +751,65 @@
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:4">