--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
@@ -143,95 +143,95 @@
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>38.62</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>39.63</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>42.34</t>
   </si>
   <si>
     <t>36.49</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
@@ -554,98 +554,107 @@
   <si>
     <t>Тимофей Ольшаников</t>
   </si>
   <si>
     <t>1:12.11</t>
   </si>
   <si>
     <t>57.91</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>1:12.18</t>
   </si>
   <si>
     <t>1:02.54</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:13.88</t>
   </si>
   <si>
-    <t>59.16</t>
+    <t>55.15</t>
   </si>
   <si>
     <t>Лука Лукаш</t>
   </si>
   <si>
     <t>1:14.04</t>
   </si>
   <si>
     <t>1:02.92</t>
   </si>
   <si>
     <t>Семен Кудрявцев</t>
   </si>
   <si>
     <t>1:18.53</t>
   </si>
   <si>
     <t>1:08.98</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>1:20.97</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:23.36</t>
   </si>
   <si>
     <t>Дониëр Насыров</t>
   </si>
   <si>
     <t>1:28.44</t>
   </si>
   <si>
     <t>1:14.79</t>
   </si>
   <si>
+    <t>Екатерина Кусачева</t>
+  </si>
+  <si>
+    <t>1:28.57</t>
+  </si>
+  <si>
+    <t>1:10.51</t>
+  </si>
+  <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>1:31.71</t>
   </si>
   <si>
     <t>1:05.37</t>
   </si>
   <si>
     <t>Владислав Кравченко</t>
   </si>
   <si>
     <t>1:55.04</t>
   </si>
   <si>
     <t>1:41.74</t>
   </si>
   <si>
     <t>Виктор Иванов</t>
   </si>
   <si>
     <t>3:06.18</t>
   </si>
   <si>
     <t>2:44.71</t>
@@ -671,99 +680,96 @@
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>1:32.94</t>
   </si>
   <si>
     <t>Матвей Каблуков</t>
   </si>
   <si>
     <t>1:34.84</t>
   </si>
   <si>
     <t>Александр Смирнов</t>
   </si>
   <si>
     <t>1:36.24</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>1:46.69</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
-[...4 lines deleted...]
-  <si>
     <t>Данил Глаголев</t>
   </si>
   <si>
     <t>1:56.40</t>
   </si>
   <si>
     <t>Амин Ашоур</t>
   </si>
   <si>
     <t>1:58.25</t>
   </si>
   <si>
     <t>Антон Душенков</t>
   </si>
   <si>
     <t>2:03.66</t>
   </si>
   <si>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>2:09.94</t>
+  </si>
+  <si>
     <t>Артём Лян</t>
   </si>
   <si>
     <t>2:31.20</t>
   </si>
   <si>
     <t>Георгий Макаров</t>
   </si>
   <si>
     <t>2:38.42</t>
   </si>
   <si>
     <t>Александр Савченко</t>
   </si>
   <si>
     <t>2:51.48</t>
   </si>
   <si>
     <t>Максимилиан Бухвалов</t>
   </si>
   <si>
     <t>2:51.54</t>
-  </si>
-[...1 lines deleted...]
-    <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>Андрей Шевелёв</t>
   </si>
   <si>
     <t>Владимир Кукушкин</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>Денис Муслюмов</t>
   </si>
   <si>
     <t>Женя Кукушкин</t>
   </si>
   <si>
     <t>Леонид Кормильцев</t>
   </si>
   <si>
     <t>Макар Якупан</t>
   </si>
   <si>
     <t>Матвей Лебедев</t>
   </si>
@@ -2086,298 +2092,306 @@
       <c r="D67" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>202</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D68" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>205</v>
       </c>
-      <c r="C69" s="1"/>
+      <c r="C69" s="1" t="s">
+        <v>206</v>
+      </c>
       <c r="D69" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C70" s="1"/>
       <c r="D70" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C72" s="1"/>
       <c r="D72" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C73" s="1"/>
       <c r="D73" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C75" s="1"/>
       <c r="D75" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C76" s="1"/>
       <c r="D76" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C80" s="1"/>
       <c r="D80" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C82" s="1"/>
       <c r="D82" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C83" s="1"/>
       <c r="D83" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="84" spans="1:4">
+      <c r="A84">
+        <v>83</v>
+      </c>
       <c r="B84" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C84" s="1"/>
+      <c r="D84" t="s">
+        <v>237</v>
+      </c>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C85" s="1"/>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C86" s="1"/>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C87" s="1"/>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C88" s="1"/>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C89" s="1"/>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C90" s="1"/>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C91" s="1"/>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C92" s="1"/>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C93" s="1"/>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C94" s="1"/>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C95" s="1"/>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C96" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>