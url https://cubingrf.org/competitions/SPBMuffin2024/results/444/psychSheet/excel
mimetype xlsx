--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -12,800 +12,803 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
-[...2 lines deleted...]
-    <t>Дмитрий Гундин</t>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
-[...2 lines deleted...]
-    <t>Андрей Панов</t>
+    <t>22.49</t>
+  </si>
+  <si>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Никита Попков</t>
-[...8 lines deleted...]
-    <t>Дмитрий Нагирняк</t>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>30.87</t>
+  </si>
+  <si>
+    <t>26.80</t>
+  </si>
+  <si>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>36.25</t>
   </si>
   <si>
     <t>28.27</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
-    <t>Иван Ворошилов</t>
+    <t>Ivan Voroshilov</t>
   </si>
   <si>
     <t>38.62</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
+    <t>32.89</t>
+  </si>
+  <si>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...8 lines deleted...]
-    <t>Глеб Пясецкий</t>
+    <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
-    <t>Андрей Маслов</t>
+    <t>Andrei Maslov</t>
   </si>
   <si>
     <t>42.34</t>
   </si>
   <si>
     <t>36.49</t>
   </si>
   <si>
-    <t>Мстислав Слабинский</t>
+    <t>Mstislav Slabinskiy</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>44.05</t>
+  </si>
+  <si>
+    <t>36.82</t>
+  </si>
+  <si>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
-    <t>Никита Платонов</t>
+    <t>Nikita Platonov</t>
   </si>
   <si>
     <t>44.10</t>
   </si>
   <si>
     <t>34.37</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...8 lines deleted...]
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Петр Бухаров</t>
+    <t>Petr Bukharov</t>
   </si>
   <si>
     <t>48.68</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
-    <t>Дмитрий Резяпкин</t>
+    <t>Dmitriy Rezyapkin</t>
   </si>
   <si>
     <t>49.34</t>
   </si>
   <si>
     <t>41.93</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Юрий Гринчий</t>
+    <t>Yuriy Grinchiy</t>
   </si>
   <si>
     <t>51.39</t>
   </si>
   <si>
     <t>44.57</t>
   </si>
   <si>
-    <t>Владислав Затолокин</t>
+    <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Александр Хренов</t>
+    <t>Aleksandr Hrenov</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
     <t>44.38</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Максим Темнышов</t>
+    <t>Ekaterina Soboleva</t>
+  </si>
+  <si>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
+  </si>
+  <si>
+    <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...8 lines deleted...]
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
-    <t>Руслан Романенко</t>
+    <t>Ruslan Romanenko</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>43.21</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
-    <t>Никита Шихалиев</t>
+    <t>Nikita Shihaliev</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
   </si>
   <si>
-    <t>Максим Беляев</t>
+    <t>Daria Eliseeva</t>
+  </si>
+  <si>
+    <t>59.41</t>
+  </si>
+  <si>
+    <t>48.67</t>
+  </si>
+  <si>
+    <t>Maksim Beliaev</t>
   </si>
   <si>
     <t>59.59</t>
   </si>
   <si>
     <t>50.81</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...8 lines deleted...]
-    <t>Вячеслав Сухарев</t>
+    <t>Afanasy Ivanov</t>
+  </si>
+  <si>
+    <t>1:02.32</t>
+  </si>
+  <si>
+    <t>55.15</t>
+  </si>
+  <si>
+    <t>Vyacheslav Suharev</t>
   </si>
   <si>
     <t>1:02.62</t>
   </si>
   <si>
     <t>55.50</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
-    <t>1:00.45</t>
-[...2 lines deleted...]
-    <t>Анастасия Регонен</t>
+    <t>52.39</t>
+  </si>
+  <si>
+    <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
     <t>54.37</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Дмитрий Ильин</t>
+    <t>Dmitry Ilin</t>
   </si>
   <si>
     <t>1:07.90</t>
   </si>
   <si>
     <t>1:00.62</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
-    <t>Илья Посевкин</t>
+    <t>Ilya Posevkin</t>
   </si>
   <si>
     <t>1:12.10</t>
   </si>
   <si>
     <t>57.14</t>
   </si>
   <si>
-    <t>Тимофей Ольшаников</t>
+    <t>Timofey Olʹshanikov</t>
   </si>
   <si>
     <t>1:12.11</t>
   </si>
   <si>
     <t>57.91</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>1:12.18</t>
   </si>
   <si>
     <t>1:02.54</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
-[...8 lines deleted...]
-    <t>Лука Лукаш</t>
+    <t>Luka Lukash</t>
   </si>
   <si>
     <t>1:14.04</t>
   </si>
   <si>
     <t>1:02.92</t>
   </si>
   <si>
-    <t>Семен Кудрявцев</t>
+    <t>Semen Kudryavtsev</t>
   </si>
   <si>
     <t>1:18.53</t>
   </si>
   <si>
-    <t>1:08.98</t>
-[...5 lines deleted...]
-    <t>1:20.97</t>
+    <t>1:07.08</t>
+  </si>
+  <si>
+    <t>Roman Fotiev</t>
+  </si>
+  <si>
+    <t>1:20.30</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
-[...2 lines deleted...]
-    <t>Дониëр Насыров</t>
+    <t>1:20.35</t>
+  </si>
+  <si>
+    <t>Doniër Nasyrov</t>
   </si>
   <si>
     <t>1:28.44</t>
   </si>
   <si>
     <t>1:14.79</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
+    <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>1:28.57</t>
   </si>
   <si>
     <t>1:10.51</t>
   </si>
   <si>
-    <t>Богдан Кашин</t>
+    <t>Bogdan Kashin</t>
   </si>
   <si>
     <t>1:31.71</t>
   </si>
   <si>
     <t>1:05.37</t>
   </si>
   <si>
-    <t>Владислав Кравченко</t>
+    <t>Vladislav Kravchenko</t>
   </si>
   <si>
     <t>1:55.04</t>
   </si>
   <si>
     <t>1:41.74</t>
   </si>
   <si>
-    <t>Виктор Иванов</t>
+    <t>Viktor Ivanov</t>
   </si>
   <si>
     <t>3:06.18</t>
   </si>
   <si>
     <t>2:44.71</t>
   </si>
   <si>
-    <t>Дмитрий Лукашонок</t>
+    <t>Dmitriy Lukashonok</t>
   </si>
   <si>
     <t>1:20.75</t>
   </si>
   <si>
-    <t>Иван Королев</t>
+    <t>Ivan Korolev</t>
   </si>
   <si>
     <t>1:24.88</t>
   </si>
   <si>
-    <t>Василий Афонин</t>
+    <t>Vasily Afonin</t>
   </si>
   <si>
     <t>1:25.67</t>
   </si>
   <si>
-    <t>Лев Кураев</t>
+    <t>Lev Kuraev</t>
   </si>
   <si>
     <t>1:32.94</t>
   </si>
   <si>
-    <t>Матвей Каблуков</t>
+    <t>Matvey Kablukov</t>
   </si>
   <si>
     <t>1:34.84</t>
   </si>
   <si>
-    <t>Александр Смирнов</t>
+    <t>Aleksandr Smirnov</t>
   </si>
   <si>
     <t>1:36.24</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>1:46.69</t>
   </si>
   <si>
-    <t>Данил Глаголев</t>
+    <t>Danil Glagolev</t>
   </si>
   <si>
     <t>1:56.40</t>
   </si>
   <si>
-    <t>Амин Ашоур</t>
+    <t>Amin Ashour</t>
   </si>
   <si>
     <t>1:58.25</t>
   </si>
   <si>
-    <t>Антон Душенков</t>
+    <t>Anton Dushenkov</t>
   </si>
   <si>
     <t>2:03.66</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
+    <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>2:09.94</t>
   </si>
   <si>
-    <t>Артём Лян</t>
+    <t>David Melikyan</t>
+  </si>
+  <si>
+    <t>2:24.56</t>
+  </si>
+  <si>
+    <t>Artem Lyan</t>
   </si>
   <si>
     <t>2:31.20</t>
   </si>
   <si>
-    <t>Георгий Макаров</t>
+    <t>Georgiy Makarov</t>
   </si>
   <si>
     <t>2:38.42</t>
   </si>
   <si>
-    <t>Александр Савченко</t>
+    <t>Aleksandr Savchenko</t>
   </si>
   <si>
     <t>2:51.48</t>
   </si>
   <si>
-    <t>Максимилиан Бухвалов</t>
+    <t>Maksimilian Buhvalov</t>
   </si>
   <si>
     <t>2:51.54</t>
   </si>
   <si>
-    <t>Андрей Шевелёв</t>
-[...32 lines deleted...]
-    <t>Ян Душенков</t>
+    <t>Andrey Shevelev</t>
+  </si>
+  <si>
+    <t>Vladimir Kukushkin</t>
+  </si>
+  <si>
+    <t>Denis Muslyumovo</t>
+  </si>
+  <si>
+    <t>Zhenya Kukushkin</t>
+  </si>
+  <si>
+    <t>Leonid Kormiltsev</t>
+  </si>
+  <si>
+    <t>Makar Yakupan</t>
+  </si>
+  <si>
+    <t>Matvey Lebedev</t>
+  </si>
+  <si>
+    <t>Matvey Luhin</t>
+  </si>
+  <si>
+    <t>Nikolay Romanov-Afrikantov</t>
+  </si>
+  <si>
+    <t>Roman Zakoulov</t>
+  </si>
+  <si>
+    <t>Yan Dushenkov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2280,118 +2283,124 @@
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>234</v>
       </c>
       <c r="C83" s="1"/>
       <c r="D83" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>236</v>
       </c>
       <c r="C84" s="1"/>
       <c r="D84" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:4">
+      <c r="A85">
+        <v>84</v>
+      </c>
       <c r="B85" t="s">
         <v>238</v>
       </c>
       <c r="C85" s="1"/>
+      <c r="D85" t="s">
+        <v>239</v>
+      </c>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C86" s="1"/>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C87" s="1"/>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C88" s="1"/>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C89" s="1"/>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C90" s="1"/>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C91" s="1"/>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C92" s="1"/>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C93" s="1"/>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C94" s="1"/>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C95" s="1"/>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C96" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>