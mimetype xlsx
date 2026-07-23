--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -107,77 +107,77 @@
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
     <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>36.25</t>
   </si>
   <si>
     <t>28.27</t>
   </si>
   <si>
     <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
+    <t>Mikhail Nikolayev</t>
+  </si>
+  <si>
+    <t>36.85</t>
+  </si>
+  <si>
+    <t>31.79</t>
+  </si>
+  <si>
     <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
-[...7 lines deleted...]
-  <si>
     <t>Ivan Voroshilov</t>
   </si>
   <si>
     <t>38.62</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
@@ -716,60 +716,60 @@
   <si>
     <t>Anton Dushenkov</t>
   </si>
   <si>
     <t>2:03.66</t>
   </si>
   <si>
     <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>2:09.94</t>
   </si>
   <si>
     <t>David Melikyan</t>
   </si>
   <si>
     <t>2:24.56</t>
   </si>
   <si>
     <t>Artem Lyan</t>
   </si>
   <si>
     <t>2:31.20</t>
   </si>
   <si>
+    <t>Aleksandr Savchenko</t>
+  </si>
+  <si>
+    <t>2:32.13</t>
+  </si>
+  <si>
     <t>Georgiy Makarov</t>
   </si>
   <si>
     <t>2:38.42</t>
-  </si>
-[...4 lines deleted...]
-    <t>2:51.48</t>
   </si>
   <si>
     <t>Maksimilian Buhvalov</t>
   </si>
   <si>
     <t>2:51.54</t>
   </si>
   <si>
     <t>Andrey Shevelev</t>
   </si>
   <si>
     <t>Vladimir Kukushkin</t>
   </si>
   <si>
     <t>Denis Muslyumovo</t>
   </si>
   <si>
     <t>Zhenya Kukushkin</t>
   </si>
   <si>
     <t>Leonid Kormiltsev</t>
   </si>
   <si>
     <t>Makar Yakupan</t>
   </si>