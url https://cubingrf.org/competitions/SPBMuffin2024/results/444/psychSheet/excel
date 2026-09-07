--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -47,81 +47,81 @@
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
     <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
-    <t>29.49</t>
+    <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
+    <t>28.99</t>
   </si>
   <si>
     <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
     <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>36.25</t>
   </si>
   <si>
     <t>28.27</t>
   </si>
   <si>
     <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
     <t>Ivan Voroshilov</t>
   </si>
   <si>
     <t>38.62</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
@@ -203,51 +203,51 @@
   <si>
     <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
     <t>Andrei Maslov</t>
   </si>
   <si>
     <t>42.34</t>
   </si>
   <si>
     <t>36.49</t>
   </si>
   <si>
     <t>Mstislav Slabinskiy</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
-    <t>37.59</t>
+    <t>35.85</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
     <t>Lev Yakimenko</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
@@ -314,113 +314,113 @@
   <si>
     <t>49.34</t>
   </si>
   <si>
     <t>41.93</t>
   </si>
   <si>
     <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Yuriy Grinchiy</t>
   </si>
   <si>
     <t>51.39</t>
   </si>
   <si>
     <t>44.57</t>
   </si>
   <si>
+    <t>Ekaterina Soboleva</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Aleksandr Hrenov</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
-    <t>44.38</t>
+    <t>42.23</t>
   </si>
   <si>
     <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
-[...7 lines deleted...]
-  <si>
     <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
     <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Ruslan Romanenko</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>43.21</t>
@@ -566,66 +566,66 @@
   <si>
     <t>1:12.11</t>
   </si>
   <si>
     <t>57.91</t>
   </si>
   <si>
     <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>1:12.18</t>
   </si>
   <si>
     <t>1:02.54</t>
   </si>
   <si>
     <t>Luka Lukash</t>
   </si>
   <si>
     <t>1:14.04</t>
   </si>
   <si>
     <t>1:02.92</t>
   </si>
   <si>
+    <t>Roman Fotiev</t>
+  </si>
+  <si>
+    <t>1:15.08</t>
+  </si>
+  <si>
+    <t>1:11.09</t>
+  </si>
+  <si>
     <t>Semen Kudryavtsev</t>
   </si>
   <si>
     <t>1:18.53</t>
   </si>
   <si>
     <t>1:07.08</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:13.07</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
     <t>Doniër Nasyrov</t>
   </si>
   <si>
     <t>1:28.44</t>
   </si>
   <si>
     <t>1:14.79</t>
   </si>
   <si>
     <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>1:28.57</t>
   </si>