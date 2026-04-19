--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -12,134 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>2:24.68</t>
-[...2 lines deleted...]
-    <t>2:16.59</t>
+    <t>2:19.85</t>
+  </si>
+  <si>
+    <t>2:12.63</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:31.49</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>2:38.08</t>
   </si>
   <si>
     <t>2:34.70</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>2:46.53</t>
+    <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
   <si>
     <t>2:45.19</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
-    <t>3:09.23</t>
-[...2 lines deleted...]
-    <t>2:59.24</t>
+    <t>2:56.39</t>
+  </si>
+  <si>
+    <t>2:56.17</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>3:22.79</t>
   </si>
   <si>
     <t>3:09.49</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>3:37.83</t>
   </si>
   <si>
     <t>3:30.92</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
@@ -251,93 +251,96 @@
   <si>
     <t>6:53.05</t>
   </si>
   <si>
     <t>6:22.07</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>7:19.82</t>
   </si>
   <si>
     <t>6:47.67</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>7:43.42</t>
   </si>
   <si>
     <t>6:58.52</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>8:28.29</t>
+  </si>
+  <si>
+    <t>7:51.27</t>
+  </si>
+  <si>
     <t>Дмитрий Лукашонок</t>
   </si>
   <si>
     <t>8:31.16</t>
   </si>
   <si>
     <t>8:15.53</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9:18.44</t>
   </si>
   <si>
     <t>8:21.29</t>
   </si>
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>7:53.45</t>
   </si>
   <si>
     <t>Антон Душенков</t>
   </si>
   <si>
     <t>8:07.15</t>
-  </si>
-[...4 lines deleted...]
-    <t>9:04.52</t>
   </si>
   <si>
     <t>Андрей Шевелёв</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>Владимир Кукушкин</t>
   </si>
   <si>
     <t>Владислав Кравченко</t>
   </si>
   <si>
     <t>Георгий Макаров</t>
   </si>
   <si>
     <t>Денис Муслюмов</t>
   </si>
   <si>
     <t>Дмитрий Ильин</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
@@ -1111,142 +1114,144 @@
       <c r="D28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="1"/>
+      <c r="C30" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C33" s="1"/>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" s="1"/>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C36" s="1"/>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C37" s="1"/>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C38" s="1"/>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C39" s="1"/>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C41" s="1"/>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C43" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>