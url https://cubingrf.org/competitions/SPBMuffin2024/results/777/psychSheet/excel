--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -50,51 +50,51 @@
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2:19.85</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
-    <t>2:31.49</t>
+    <t>2:25.43</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>2:38.08</t>
   </si>
   <si>
     <t>2:34.70</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:55.00</t>
   </si>
@@ -122,69 +122,69 @@
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>3:22.79</t>
   </si>
   <si>
     <t>3:09.49</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>3:37.83</t>
   </si>
   <si>
     <t>3:30.92</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
-    <t>3:32.18</t>
+    <t>3:26.88</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>3:44.06</t>
   </si>
   <si>
     <t>3:36.70</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>4:18.15</t>
-[...2 lines deleted...]
-    <t>4:07.24</t>
+    <t>4:02.70</t>
+  </si>
+  <si>
+    <t>3:53.57</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>4:20.73</t>
   </si>
   <si>
     <t>3:51.66</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>4:34.14</t>
   </si>
   <si>
     <t>4:20.51</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:37.94</t>
   </si>