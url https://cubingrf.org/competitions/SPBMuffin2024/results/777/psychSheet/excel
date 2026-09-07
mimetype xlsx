--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -29,111 +29,111 @@
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>2:19.85</t>
+    <t>2:18.95</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:25.43</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>2:38.08</t>
   </si>
   <si>
     <t>2:34.70</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>2:55.00</t>
-[...2 lines deleted...]
-    <t>2:45.19</t>
+    <t>2:47.29</t>
+  </si>
+  <si>
+    <t>2:36.64</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>3:22.79</t>
   </si>
   <si>
     <t>3:09.49</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>3:37.83</t>
   </si>
   <si>
     <t>3:30.92</t>
   </si>
@@ -164,54 +164,54 @@
   <si>
     <t>3:53.57</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>4:20.73</t>
   </si>
   <si>
     <t>3:51.66</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>4:34.14</t>
   </si>
   <si>
     <t>4:20.51</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
-    <t>4:37.94</t>
-[...2 lines deleted...]
-    <t>4:21.94</t>
+    <t>4:35.23</t>
+  </si>
+  <si>
+    <t>4:20.64</t>
   </si>
   <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>4:45.87</t>
   </si>
   <si>
     <t>4:34.65</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>4:59.68</t>
   </si>
   <si>
     <t>4:48.88</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>5:28.85</t>
   </si>
@@ -254,54 +254,54 @@
   <si>
     <t>6:22.07</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>7:19.82</t>
   </si>
   <si>
     <t>6:47.67</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>7:43.42</t>
   </si>
   <si>
     <t>6:58.52</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>8:28.29</t>
-[...2 lines deleted...]
-    <t>7:51.27</t>
+    <t>7:59.20</t>
+  </si>
+  <si>
+    <t>7:19.76</t>
   </si>
   <si>
     <t>Дмитрий Лукашонок</t>
   </si>
   <si>
     <t>8:31.16</t>
   </si>
   <si>
     <t>8:15.53</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9:18.44</t>
   </si>