--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -116,236 +116,236 @@
   <si>
     <t>5.07</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
+    <t>6.70</t>
+  </si>
+  <si>
+    <t>6.35</t>
+  </si>
+  <si>
+    <t>Александр Катюков</t>
+  </si>
+  <si>
+    <t>7.41</t>
+  </si>
+  <si>
+    <t>6.16</t>
+  </si>
+  <si>
+    <t>Дмитрий Нагирняк</t>
+  </si>
+  <si>
+    <t>7.56</t>
+  </si>
+  <si>
+    <t>6.33</t>
+  </si>
+  <si>
+    <t>Никита Платонов</t>
+  </si>
+  <si>
+    <t>7.60</t>
+  </si>
+  <si>
+    <t>6.30</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>7.66</t>
+  </si>
+  <si>
+    <t>5.32</t>
+  </si>
+  <si>
+    <t>Мстислав Слабинский</t>
+  </si>
+  <si>
+    <t>7.69</t>
+  </si>
+  <si>
+    <t>6.53</t>
+  </si>
+  <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>7.75</t>
+  </si>
+  <si>
+    <t>6.71</t>
+  </si>
+  <si>
+    <t>Полина Лаптева</t>
+  </si>
+  <si>
+    <t>7.95</t>
+  </si>
+  <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>8.10</t>
+  </si>
+  <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>8.76</t>
+  </si>
+  <si>
+    <t>7.48</t>
+  </si>
+  <si>
+    <t>Василий Николашин</t>
+  </si>
+  <si>
+    <t>8.80</t>
+  </si>
+  <si>
+    <t>7.93</t>
+  </si>
+  <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>6.89</t>
+  </si>
+  <si>
+    <t>Матвей Тянутов</t>
+  </si>
+  <si>
+    <t>9.12</t>
+  </si>
+  <si>
+    <t>7.79</t>
+  </si>
+  <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t>8.07</t>
+  </si>
+  <si>
+    <t>Андрей Маслов</t>
+  </si>
+  <si>
+    <t>9.41</t>
+  </si>
+  <si>
+    <t>8.68</t>
+  </si>
+  <si>
+    <t>Алексей Корицкий</t>
+  </si>
+  <si>
+    <t>10.04</t>
+  </si>
+  <si>
+    <t>7.52</t>
+  </si>
+  <si>
+    <t>Николай Одегов</t>
+  </si>
+  <si>
+    <t>10.35</t>
+  </si>
+  <si>
+    <t>8.55</t>
+  </si>
+  <si>
+    <t>Александр Смирнов</t>
+  </si>
+  <si>
+    <t>10.52</t>
+  </si>
+  <si>
+    <t>9.56</t>
+  </si>
+  <si>
+    <t>Владислав Затолокин</t>
+  </si>
+  <si>
+    <t>10.72</t>
+  </si>
+  <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>10.75</t>
+  </si>
+  <si>
+    <t>8.63</t>
+  </si>
+  <si>
+    <t>Дмитрий Дунаев</t>
+  </si>
+  <si>
+    <t>10.84</t>
+  </si>
+  <si>
+    <t>8.64</t>
+  </si>
+  <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>11.20</t>
+  </si>
+  <si>
     <t>7.20</t>
   </si>
   <si>
-    <t>6.58</t>
-[...181 lines deleted...]
-  <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>11.55</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>11.63</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>10.38</t>
@@ -371,110 +371,110 @@
   <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>12.91</t>
   </si>
   <si>
     <t>11.15</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
+    <t>Екатерина Кусачева</t>
+  </si>
+  <si>
+    <t>13.17</t>
+  </si>
+  <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>13.37</t>
   </si>
   <si>
     <t>11.02</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>13.84</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
-[...4 lines deleted...]
-  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Дониëр Насыров</t>
   </si>
   <si>
     <t>14.12</t>
   </si>
   <si>
     <t>12.56</t>
   </si>
   <si>
+    <t>Егор Еремин</t>
+  </si>
+  <si>
+    <t>14.20</t>
+  </si>
+  <si>
+    <t>12.05</t>
+  </si>
+  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>15.75</t>
   </si>
   <si>
     <t>12.52</t>
   </si>
   <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>14.07</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>15.85</t>
   </si>
   <si>
     <t>9.27</t>
@@ -494,75 +494,75 @@
   <si>
     <t>16.24</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
     <t>Лука Лукаш</t>
   </si>
   <si>
     <t>16.61</t>
   </si>
   <si>
     <t>13.96</t>
   </si>
   <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
+    <t>Иван Шинкин</t>
+  </si>
+  <si>
+    <t>17.08</t>
+  </si>
+  <si>
+    <t>14.36</t>
+  </si>
+  <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>17.10</t>
   </si>
   <si>
-    <t>15.04</t>
-[...8 lines deleted...]
-    <t>14.36</t>
+    <t>14.62</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
-    <t>17.73</t>
-[...2 lines deleted...]
-    <t>14.93</t>
+    <t>17.33</t>
+  </si>
+  <si>
+    <t>14.13</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>17.91</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>Артём Лян</t>
   </si>
   <si>
     <t>18.13</t>
   </si>
   <si>
     <t>14.99</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
@@ -1676,79 +1676,79 @@
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D41" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>121</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>124</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>127</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D45" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>130</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>131</v>