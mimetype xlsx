--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -38,146 +38,155 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
-    <t>12.80</t>
+    <t>11.08</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>17.76</t>
+    <t>16.21</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>18.40</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>23.46</t>
+    <t>21.79</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>22.22</t>
+  </si>
+  <si>
+    <t>14.97</t>
+  </si>
+  <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>23.59</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>24.01</t>
   </si>
   <si>
     <t>19.24</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
@@ -197,117 +206,108 @@
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>26.29</t>
   </si>
   <si>
     <t>19.89</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>26.87</t>
   </si>
   <si>
     <t>22.94</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>29.24</t>
   </si>
   <si>
     <t>23.78</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>30.78</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
+    <t>Егор Еремин</t>
+  </si>
+  <si>
+    <t>31.32</t>
+  </si>
+  <si>
+    <t>23.33</t>
+  </si>
+  <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>31.47</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>33.24</t>
   </si>
   <si>
-    <t>27.25</t>
+    <t>26.08</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>34.90</t>
   </si>
   <si>
     <t>29.32</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>37.82</t>
   </si>
   <si>
     <t>32.80</t>
-  </si>
-[...7 lines deleted...]
-    <t>23.33</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>41.55</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>42.13</t>
   </si>
   <si>
     <t>36.48</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>43.78</t>
   </si>
@@ -1076,65 +1076,65 @@
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>